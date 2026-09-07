--- v2 (2026-04-15)
+++ v3 (2026-09-07)
@@ -1,690 +1,2211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/queryTables/queryTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/queryTables/queryTable3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/queryTables/queryTable4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/queryTables/queryTable5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/queryTables/queryTable6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\PM Documents\Vendor Relations 2026\05 VR Collateral\Media Kit\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\PM Documents\Vendor Relations 2027\05 VR Collateral\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2BFEFAA1-736C-4A79-9653-2278880A4B3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A51FDF0F-89D8-4B7E-B310-C04FCF85D68D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A0AF14C5-3E64-44C2-99E8-3DC3D46CD665}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{FBF0CAEF-77BF-4070-955A-63C5F5FD55C8}"/>
   </bookViews>
   <sheets>
-    <sheet name="query (7)" sheetId="1" r:id="rId1"/>
+    <sheet name="Underwriter Forum 2027" sheetId="6" r:id="rId1"/>
+    <sheet name="Large Agents" sheetId="5" r:id="rId2"/>
+    <sheet name="Advocacy Summit 2027" sheetId="4" r:id="rId3"/>
+    <sheet name="ALTA ONE 2027" sheetId="2" r:id="rId4"/>
+    <sheet name="ALTA EDge 2027" sheetId="3" r:id="rId5"/>
+    <sheet name="Commercial Network 2027" sheetId="1" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="query__7" localSheetId="0" hidden="1">'query (7)'!$A$1:$G$98</definedName>
+    <definedName name="query__47" localSheetId="2" hidden="1">'Advocacy Summit 2027'!$A$1:$H$33</definedName>
+    <definedName name="query__47" localSheetId="4" hidden="1">'ALTA EDge 2027'!$A$1:$H$68</definedName>
+    <definedName name="query__47" localSheetId="3" hidden="1">'ALTA ONE 2027'!$A$1:$H$370</definedName>
+    <definedName name="query__47" localSheetId="5" hidden="1">'Commercial Network 2027'!$A$1:$H$19</definedName>
+    <definedName name="query__47" localSheetId="1" hidden="1">'Large Agents'!$A$1:$H$27</definedName>
+    <definedName name="query__47" localSheetId="0" hidden="1">'Underwriter Forum 2027'!$A$1:$H$371</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{71139650-9BB4-46C0-A4EA-7B9E8E22952C}" odcFile="D:\PM Documents\Vendor Relations 2026\08 Invoices\SPP Invoices\query (7).iqy" keepAlive="1" name="query (7)" type="5" refreshedVersion="8" minRefreshableVersion="3" saveData="1">
-    <dbPr connection="Provider=Microsoft.Office.List.OLEDB.2.0;Data Source=&quot;&quot;;ApplicationName=Excel;Version=12.0.0.0" command="&lt;LIST&gt;&lt;VIEWGUID&gt;{4B7458EB-93E6-452D-8B45-F1BD90301D0E}&lt;/VIEWGUID&gt;&lt;LISTNAME&gt;{86B2B020-6AAF-4928-BD6E-E2501F270E7B}&lt;/LISTNAME&gt;&lt;LISTWEB&gt;https://alta200036.sharepoint.com/sites/VendorRelationsManagement/_vti_bin&lt;/LISTWEB&gt;&lt;LISTSUBWEB&gt;&lt;/LISTSUBWEB&gt;&lt;ROOTFOLDER&gt;/sites/VendorRelationsManagement/Lists/Product%20Booking%20Tracker%20Excl%20Ads&lt;/ROOTFOLDER&gt;&lt;/LIST&gt;" commandType="5"/>
+  <connection id="1" xr16:uid="{30504D62-EAAA-43B6-BEDC-954FB586334A}" odcFile="C:\Users\pmartin\Downloads\query (47).iqy" keepAlive="1" name="query (47)" type="5" refreshedVersion="8" minRefreshableVersion="3" saveData="1">
+    <dbPr connection="Provider=Microsoft.Office.List.OLEDB.2.0;Data Source=&quot;&quot;;ApplicationName=Excel;Version=12.0.0.0" command="&lt;LIST&gt;&lt;VIEWGUID&gt;{0A5A2AD7-65B8-4525-8653-1BEB49BCFC35}&lt;/VIEWGUID&gt;&lt;LISTNAME&gt;{86B2B020-6AAF-4928-BD6E-E2501F270E7B}&lt;/LISTNAME&gt;&lt;LISTWEB&gt;https://alta200036.sharepoint.com/sites/VendorRelationsManagement/_vti_bin&lt;/LISTWEB&gt;&lt;LISTSUBWEB&gt;&lt;/LISTSUBWEB&gt;&lt;ROOTFOLDER&gt;/sites/VendorRelationsManagement/Lists/Product%20Booking%20Tracker%20Excl%20Ads&lt;/ROOTFOLDER&gt;&lt;/LIST&gt;" commandType="5"/>
+  </connection>
+  <connection id="2" xr16:uid="{7A493A87-AEDB-4DF1-9895-A3CDFDB8809E}" odcFile="C:\Users\pmartin\Downloads\query (47).iqy" keepAlive="1" name="query (47)1" type="5" refreshedVersion="8" minRefreshableVersion="3" saveData="1">
+    <dbPr connection="Provider=Microsoft.Office.List.OLEDB.2.0;Data Source=&quot;&quot;;ApplicationName=Excel;Version=12.0.0.0" command="&lt;LIST&gt;&lt;VIEWGUID&gt;{0A5A2AD7-65B8-4525-8653-1BEB49BCFC35}&lt;/VIEWGUID&gt;&lt;LISTNAME&gt;{86B2B020-6AAF-4928-BD6E-E2501F270E7B}&lt;/LISTNAME&gt;&lt;LISTWEB&gt;https://alta200036.sharepoint.com/sites/VendorRelationsManagement/_vti_bin&lt;/LISTWEB&gt;&lt;LISTSUBWEB&gt;&lt;/LISTSUBWEB&gt;&lt;ROOTFOLDER&gt;/sites/VendorRelationsManagement/Lists/Product%20Booking%20Tracker%20Excl%20Ads&lt;/ROOTFOLDER&gt;&lt;/LIST&gt;" commandType="5"/>
+  </connection>
+  <connection id="3" xr16:uid="{E52A809B-5E5D-4FA1-BB45-234EBCDF2869}" odcFile="C:\Users\pmartin\Downloads\query (47).iqy" keepAlive="1" name="query (47)2" type="5" refreshedVersion="8" minRefreshableVersion="3" saveData="1">
+    <dbPr connection="Provider=Microsoft.Office.List.OLEDB.2.0;Data Source=&quot;&quot;;ApplicationName=Excel;Version=12.0.0.0" command="&lt;LIST&gt;&lt;VIEWGUID&gt;{0A5A2AD7-65B8-4525-8653-1BEB49BCFC35}&lt;/VIEWGUID&gt;&lt;LISTNAME&gt;{86B2B020-6AAF-4928-BD6E-E2501F270E7B}&lt;/LISTNAME&gt;&lt;LISTWEB&gt;https://alta200036.sharepoint.com/sites/VendorRelationsManagement/_vti_bin&lt;/LISTWEB&gt;&lt;LISTSUBWEB&gt;&lt;/LISTSUBWEB&gt;&lt;ROOTFOLDER&gt;/sites/VendorRelationsManagement/Lists/Product%20Booking%20Tracker%20Excl%20Ads&lt;/ROOTFOLDER&gt;&lt;/LIST&gt;" commandType="5"/>
+  </connection>
+  <connection id="4" xr16:uid="{7F01E5E8-B918-4B78-B525-EBEBCE7454DE}" odcFile="C:\Users\pmartin\Downloads\query (47).iqy" keepAlive="1" name="query (47)3" type="5" refreshedVersion="8" minRefreshableVersion="3" saveData="1">
+    <dbPr connection="Provider=Microsoft.Office.List.OLEDB.2.0;Data Source=&quot;&quot;;ApplicationName=Excel;Version=12.0.0.0" command="&lt;LIST&gt;&lt;VIEWGUID&gt;{0A5A2AD7-65B8-4525-8653-1BEB49BCFC35}&lt;/VIEWGUID&gt;&lt;LISTNAME&gt;{86B2B020-6AAF-4928-BD6E-E2501F270E7B}&lt;/LISTNAME&gt;&lt;LISTWEB&gt;https://alta200036.sharepoint.com/sites/VendorRelationsManagement/_vti_bin&lt;/LISTWEB&gt;&lt;LISTSUBWEB&gt;&lt;/LISTSUBWEB&gt;&lt;ROOTFOLDER&gt;/sites/VendorRelationsManagement/Lists/Product%20Booking%20Tracker%20Excl%20Ads&lt;/ROOTFOLDER&gt;&lt;/LIST&gt;" commandType="5"/>
+  </connection>
+  <connection id="5" xr16:uid="{AEDA4F33-A1A0-4A8C-A709-9EC15D2EF5E5}" odcFile="C:\Users\pmartin\Downloads\query (47).iqy" keepAlive="1" name="query (47)4" type="5" refreshedVersion="8" minRefreshableVersion="3" saveData="1">
+    <dbPr connection="Provider=Microsoft.Office.List.OLEDB.2.0;Data Source=&quot;&quot;;ApplicationName=Excel;Version=12.0.0.0" command="&lt;LIST&gt;&lt;VIEWGUID&gt;{0A5A2AD7-65B8-4525-8653-1BEB49BCFC35}&lt;/VIEWGUID&gt;&lt;LISTNAME&gt;{86B2B020-6AAF-4928-BD6E-E2501F270E7B}&lt;/LISTNAME&gt;&lt;LISTWEB&gt;https://alta200036.sharepoint.com/sites/VendorRelationsManagement/_vti_bin&lt;/LISTWEB&gt;&lt;LISTSUBWEB&gt;&lt;/LISTSUBWEB&gt;&lt;ROOTFOLDER&gt;/sites/VendorRelationsManagement/Lists/Product%20Booking%20Tracker%20Excl%20Ads&lt;/ROOTFOLDER&gt;&lt;/LIST&gt;" commandType="5"/>
+  </connection>
+  <connection id="6" xr16:uid="{38B64EC3-AD6C-4804-9441-D42786C56B34}" odcFile="C:\Users\pmartin\Downloads\query (47).iqy" keepAlive="1" name="query (47)5" type="5" refreshedVersion="8" minRefreshableVersion="3" saveData="1">
+    <dbPr connection="Provider=Microsoft.Office.List.OLEDB.2.0;Data Source=&quot;&quot;;ApplicationName=Excel;Version=12.0.0.0" command="&lt;LIST&gt;&lt;VIEWGUID&gt;{0A5A2AD7-65B8-4525-8653-1BEB49BCFC35}&lt;/VIEWGUID&gt;&lt;LISTNAME&gt;{86B2B020-6AAF-4928-BD6E-E2501F270E7B}&lt;/LISTNAME&gt;&lt;LISTWEB&gt;https://alta200036.sharepoint.com/sites/VendorRelationsManagement/_vti_bin&lt;/LISTWEB&gt;&lt;LISTSUBWEB&gt;&lt;/LISTSUBWEB&gt;&lt;ROOTFOLDER&gt;/sites/VendorRelationsManagement/Lists/Product%20Booking%20Tracker%20Excl%20Ads&lt;/ROOTFOLDER&gt;&lt;/LIST&gt;" commandType="5"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4222" uniqueCount="651">
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Item Code (as #)</t>
   </si>
   <si>
     <t>Sponsorship Item</t>
   </si>
   <si>
     <t>Item Description</t>
   </si>
   <si>
+    <t>Item Group</t>
+  </si>
+  <si>
+    <t>Avail @ L Agents</t>
+  </si>
+  <si>
+    <t>Avail @ UEF</t>
+  </si>
+  <si>
+    <t>Avail @ Commercial</t>
+  </si>
+  <si>
+    <t>Avail @ Edge</t>
+  </si>
+  <si>
     <t>Avail @ALTA ONE</t>
   </si>
   <si>
     <t>Retail Price</t>
   </si>
   <si>
     <t>Add On/Artwork Deadline/Sizes</t>
   </si>
   <si>
-    <t>2026</t>
+    <t>2027</t>
+  </si>
+  <si>
+    <t>Branding - Items</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>Tote Bags/Pad Portfolios</t>
+  </si>
+  <si>
+    <t>Coffee Break Sponsorship all day Tuesday,</t>
+  </si>
+  <si>
+    <t>Sponsor the all day coffee session. Includes signage &amp; mention on schedule: Sponsor may provide branded napkins and coffee cup sleeves if desired</t>
+  </si>
+  <si>
+    <t>Receptions/Happy Hours/Meals</t>
+  </si>
+  <si>
+    <t>Badge &amp; Lanyard Sponsor</t>
+  </si>
+  <si>
+    <t>Badge &amp; Lanyard Sponsor (Advocacy)</t>
+  </si>
+  <si>
+    <t>Sold</t>
+  </si>
+  <si>
+    <t>Badge &amp; Lanyard Sponsor (EDge)</t>
+  </si>
+  <si>
+    <t>Badge &amp; Lanyard Sponsor (ALTA ONE)</t>
+  </si>
+  <si>
+    <t>Badge &amp; Lanyard Sponsor (Large Agents Winter &amp; Summer)</t>
+  </si>
+  <si>
+    <t>Badge &amp; Lanyard Sponsor (Commercial Network)</t>
+  </si>
+  <si>
+    <t>Lanyard Sponsor</t>
+  </si>
+  <si>
+    <t>Lanyard Sponsor (Underwriter Executive Forum)</t>
+  </si>
+  <si>
+    <t>Lanyard Sponsor (Bootcamps) Per Boot Camp</t>
   </si>
   <si>
     <t>Drinks: Bubbly Bon Voyage/Champagne Cart</t>
   </si>
   <si>
     <t>Sponsor a branded drinks station during event, bar station can be located at various points around the meeting space</t>
   </si>
   <si>
     <t>Available</t>
   </si>
   <si>
+    <t>ALTA Meetings App EDge Only</t>
+  </si>
+  <si>
+    <t>Exclusive- Brand the meetings app for the whole event</t>
+  </si>
+  <si>
+    <t>Technology Sponsorships</t>
+  </si>
+  <si>
+    <t>ALTA Meetings App for Capitol Hill Day Advocacy Only</t>
+  </si>
+  <si>
+    <t>ALTA Meetings App ALTA ONE Only</t>
+  </si>
+  <si>
+    <t>Email list Sponsorship Daily Schedule ALTA EDge</t>
+  </si>
+  <si>
+    <t>Each day ALTA will email the days schedule update to all attendees of the meeting - exclusive - EDge</t>
+  </si>
+  <si>
+    <t>Email list Sponsorship Daily Schedule ALTA Advocacy Summit</t>
+  </si>
+  <si>
+    <t>Each day ALTA will email the days schedule update to all attendees of the meeting - exclusive - Advocacy</t>
+  </si>
+  <si>
+    <t>Email list Sponsorship Daily Schedule ALTA ONE</t>
+  </si>
+  <si>
+    <t>Each day ALTA will email the days schedule update to all attendees of the meeting - exclusive ALTA ONE</t>
+  </si>
+  <si>
+    <t>Wi-fi Sponsorship</t>
+  </si>
+  <si>
+    <t>Customized Password for meeting space Wi-fi (Each Meeting) Large Agents</t>
+  </si>
+  <si>
+    <t>Customized Password for meeting space Wi-fi</t>
+  </si>
+  <si>
+    <t>Customized Password for meeting space Wi-fi UEF</t>
+  </si>
+  <si>
+    <t>SSID &amp; Password branding. Password code cards for distribution included</t>
+  </si>
+  <si>
+    <t>Customized Password for meeting space Wi-fi EDge</t>
+  </si>
+  <si>
+    <t>SSID &amp; Password branding. Password code cards for distribution included ALTA ONE</t>
+  </si>
+  <si>
+    <t>Large video screen prominently placed in the meeting area, plays sponsor video on a continuous loop for duration meeting, no audio</t>
+  </si>
+  <si>
+    <t>Meeting Space built in Video Screen EDge</t>
+  </si>
+  <si>
+    <t>Sponsor video plays through the meeting in the middle of the exhibit space—prime location (no audio)</t>
+  </si>
+  <si>
+    <t>In-room TV Commercial loop video with sound</t>
+  </si>
+  <si>
+    <t>Sponsor commercial plays on guest room TVs whenever the TV is first turned on</t>
+  </si>
+  <si>
+    <t>Capitol Hill Day Maps</t>
+  </si>
+  <si>
+    <t>Branded maps for each attendee to help navigate around the Capitol</t>
+  </si>
+  <si>
     <t>Table Drop - Breakfast Day 1</t>
   </si>
   <si>
     <t>Table drop in the exhibit hall</t>
   </si>
   <si>
     <t>Table Drop - Lunch Day 1</t>
   </si>
   <si>
     <t>Table Drop - Breakfast Day 2</t>
   </si>
   <si>
     <t>Table Drop - Lunch Day 2</t>
   </si>
   <si>
     <t>Headshot Station</t>
   </si>
   <si>
     <t>Headshot station with professional photographer, headshots shared with sponsor</t>
   </si>
   <si>
+    <t>Ligh Box - 10"x10" Single sided sign located o/s Market One</t>
+  </si>
+  <si>
+    <t>Large branded and illuminated light box, location TBD</t>
+  </si>
+  <si>
+    <t>Branding - Sponsors</t>
+  </si>
+  <si>
+    <t>Light Box - 10"x10" Single sided sign located o/s Market One</t>
+  </si>
+  <si>
     <t>Light Box - 3' x 7' Located in meeting space single sided</t>
   </si>
   <si>
-    <t>Location TBD - in the Registration area</t>
-[...191 lines deleted...]
-    <t>Beam 4  Create an impression with hotel branding, includes; manufacturing and installation. Sponsor is responsible for providing artwork on to before cut off date. After cut off date additional late fees may apply.</t>
+    <t>Medium branded and illuminated light box, location TBD</t>
+  </si>
+  <si>
+    <t>Welcome Banner L C R</t>
+  </si>
+  <si>
+    <t>Welcome Banner over main revolving doors, artwork must include ALTA ONE logo</t>
+  </si>
+  <si>
+    <t>Goodbye Banner L</t>
+  </si>
+  <si>
+    <t>Goodbye Banner over main revolving doors, artwork must include ALTA ONE logo and location for 2028</t>
+  </si>
+  <si>
+    <t>Lobby Floor Clings x 3 30 sqft</t>
+  </si>
+  <si>
+    <t>Lobby Floor Clings 1 24sqft</t>
+  </si>
+  <si>
+    <t>Lobby column 1</t>
+  </si>
+  <si>
+    <t>Lobby column 1 10' vinyl banner: Entrance Facing</t>
+  </si>
+  <si>
+    <t>Lobby column 1 10' vinyl banner: Check-in Desk Facing</t>
+  </si>
+  <si>
+    <t>Lobby column 2</t>
+  </si>
+  <si>
+    <t>Lobby column 2 10' vinyl banner: Check-in Facing</t>
+  </si>
+  <si>
+    <t>Adhesive vinyl on Bell Desk</t>
+  </si>
+  <si>
+    <t>Lobby Bell Desk Branding</t>
+  </si>
+  <si>
+    <t>Adhesive vinyl on both sides of concierge desk</t>
+  </si>
+  <si>
+    <t>Concierge Desk Branding</t>
+  </si>
+  <si>
+    <t>Adhesive vinyl on left most lobby desk</t>
+  </si>
+  <si>
+    <t>Left Lobby Desk Branding - Bonvoy Elite Check in</t>
+  </si>
+  <si>
+    <t>Adhesive vinyl on left side of middle desk</t>
+  </si>
+  <si>
+    <t>Check In Desk Left</t>
+  </si>
+  <si>
+    <t>Adhesive vinyl on right side of middle desk</t>
+  </si>
+  <si>
+    <t>Check In Desk Right</t>
+  </si>
+  <si>
+    <t>Walk up Entry Window 1</t>
+  </si>
+  <si>
+    <t>3 panes each, located each side of the revolving doors facing out</t>
+  </si>
+  <si>
+    <t>Walk up Entry Window 2</t>
+  </si>
+  <si>
+    <t>Walk up Entry Window 3</t>
+  </si>
+  <si>
+    <t>Griffin Hall Entry Header L South</t>
+  </si>
+  <si>
+    <t>Griffin Hall Entry Header R South</t>
+  </si>
+  <si>
+    <t>Griffin Foyer Column</t>
+  </si>
+  <si>
+    <t>Griffin Hall E Header Double</t>
+  </si>
+  <si>
+    <t>Griffin Hall E Header Single</t>
+  </si>
+  <si>
+    <t>Lonestar Ballroom entry header Left</t>
+  </si>
+  <si>
+    <t>Lonestar Ballroom entry header Right</t>
+  </si>
+  <si>
+    <t>Escalator 3-4 Wall space</t>
+  </si>
+  <si>
+    <t>Lonestar South Foyer Window 1</t>
+  </si>
+  <si>
+    <t>Lonestar South Foyer Window 2</t>
+  </si>
+  <si>
+    <t>Lonestar South Foyer Window 3</t>
+  </si>
+  <si>
+    <t>Lonestar South Foyer Window 4</t>
+  </si>
+  <si>
+    <t>Lonestar South Foyer Window 5</t>
+  </si>
+  <si>
+    <t>Lonestar South Foyer Window 6</t>
+  </si>
+  <si>
+    <t>Lonestar South Foyer Window 7</t>
+  </si>
+  <si>
+    <t>Window 1 Grand Ballroom Foyer Level 4</t>
+  </si>
+  <si>
+    <t>Window 1 Grand Foyer</t>
+  </si>
+  <si>
+    <t>Window 4 Grand Ballroom Foyer Level 4 Prime Location</t>
+  </si>
+  <si>
+    <t>Window 4 Grand Foyer</t>
+  </si>
+  <si>
+    <t>Column 1 Grand Ballroom Foyer Level 4 1 side Wide</t>
+  </si>
+  <si>
+    <t>Column 1 Grand Foyer 1 side, wide, vinyl banner</t>
+  </si>
+  <si>
+    <t>Column 2 Grand Ballroom Foyer Level 4 1 side Wide</t>
+  </si>
+  <si>
+    <t>Column 2 Grand Foyer 1 side, wide, vinyl banner</t>
+  </si>
+  <si>
+    <t>Column 3 Grand Ballroom Foyer Level 4 1 side Wide Prime Location</t>
+  </si>
+  <si>
+    <t>Column 3 Grand Foyer 1 side, wide, vinyl banner</t>
+  </si>
+  <si>
+    <t>Grand ballroom Entry Headers (Salon 4A)</t>
+  </si>
+  <si>
+    <t>Grand ballroom Entry Headers (Salon 4) 1</t>
+  </si>
+  <si>
+    <t>Grand ballroom Entry Headers (Salon 4B)</t>
+  </si>
+  <si>
+    <t>Grand ballroom Entry Headers (Salon 4) 2</t>
+  </si>
+  <si>
+    <t>Grand ballroom Entry Headers (Salon 5A)</t>
+  </si>
+  <si>
+    <t>Grand ballroom Entry Headers (Salon 5) 4</t>
+  </si>
+  <si>
+    <t>Grand ballroom Entry Headers (Salon 5B)</t>
+  </si>
+  <si>
+    <t>Grand ballroom Entry Headers (Salon 6A)</t>
+  </si>
+  <si>
+    <t>Grand ballroom Entry Headers (Salon 6) 5</t>
+  </si>
+  <si>
+    <t>Grand ballroom Entry Headers (Salon 6B)</t>
+  </si>
+  <si>
+    <t>Grand ballroom Entry Headers (Salon 6) 6</t>
+  </si>
+  <si>
+    <t>Grand ballroom Entry Headers (Salon 7A)</t>
+  </si>
+  <si>
+    <t>Grand ballroom Entry Headers (Salon 7) 7</t>
+  </si>
+  <si>
+    <t>Grand ballroom Entry Headers (Salon 7B)</t>
+  </si>
+  <si>
+    <t>Grand ballroom Entry Headers (Salon 7) 8</t>
+  </si>
+  <si>
+    <t>Outside Salon 7 Wall Space</t>
+  </si>
+  <si>
+    <t>Outside Salon 7 Column</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator Doors Shaft A Door 1</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator 1 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator Doors Shaft A Door 2</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator 2 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator Doors Shaft A Door 3</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator 3 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator Doors Shaft A Door 4</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator 4 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator Doors Shaft A Door 5</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator 5 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator Doors Shaft A Door 6</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator 6 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator Doors Shaft B Door 7</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator 7 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator Doors Shaft B Door 8</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator 8 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator Doors Shaft B Door 9</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator 9 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator Doors Shaft B Door 10</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator 10 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator Doors Shaft B Door 11</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator 11 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator Doors Shaft B Door 12</t>
+  </si>
+  <si>
+    <t>Level 1 Elevator 12 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator Doors Shaft A Door 1</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator 1 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator Doors Shaft A Door 2</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator 2 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator Doors Shaft A Door 3</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator 3 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator Doors Shaft A Door 4</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator 4 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator Doors Shaft A Door 5</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator 5 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator Doors Shaft A Door 6</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator 6 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator Doors Shaft B Door 7</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator 7 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator Doors Shaft B Door 8</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator 8 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator Doors Shaft B Door 9</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator 9 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator Doors Shaft B Door 10</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator 10 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator Doors Shaft B Door 11</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator 11 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator Doors Shaft B Door 12</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator 12 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator Doors Shaft A Door 1</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator 1 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator Doors Shaft A Door 2</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator 2 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator Doors Shaft A Door 3</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator 3 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator Doors Shaft A Door 4</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator 4 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator Doors Shaft A Door 5</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator 5 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator Doors Shaft A Door 6</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator 6 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator Doors Shaft B Door 7</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator 7 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator Doors Shaft B Door 8</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator 8 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator Doors Shaft B Door 9</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator 9 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator Doors Shaft B Door 10</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator 10 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator Doors Shaft B Door 11</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator 11 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator Doors Shaft B Door 12</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator 12 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator Doors Shaft A Door 1</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator 1 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator Doors Shaft A Door 2</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator 2 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator Doors Shaft A Door 3</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator 3 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator Doors Shaft A Door 4</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator 4 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator Doors Shaft A Door 5</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator 5 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator Doors Shaft A Door 6</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator 6 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator Doors Shaft B Door 7</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator 7 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator Doors Shaft B Door 8</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator 8 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator Doors Shaft B Door 9</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator 9 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator Doors Shaft B Door 10</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator 10 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator Doors Shaft B Door 11</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator 11 - Outside Door Cling</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator Doors Shaft B Door 12</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator 12 - Outside Door Cling</t>
   </si>
   <si>
     <t>70" Video Screen and mobile stand video to run, 8:00 AM Tues- 5:00 PM Thur located in meeting space tbd</t>
   </si>
   <si>
     <t>Cannot be located near the Registration desk</t>
   </si>
   <si>
-    <t>Mapmakers B</t>
-[...101 lines deleted...]
-    <t>Quiet meeting space (Culture Keepers South)</t>
+    <t>Displays/Video Screens</t>
+  </si>
+  <si>
+    <t>Escalator 3-4 Escalator side short run</t>
+  </si>
+  <si>
+    <t>Brand the outside of the escalator outside panel on the 3rd level</t>
+  </si>
+  <si>
+    <t>GOBO in Lobby</t>
+  </si>
+  <si>
+    <t>Brazos Lobby South Wall</t>
+  </si>
+  <si>
+    <t>Griffin Foyer Wall Cling Left</t>
+  </si>
+  <si>
+    <t>Brazos Lobby East Wall</t>
+  </si>
+  <si>
+    <t>Griffin Foyer Wall Cling Right</t>
+  </si>
+  <si>
+    <t>1st Floor Escalator Landing Plate Up</t>
+  </si>
+  <si>
+    <t>Bottom Landing Plates</t>
+  </si>
+  <si>
+    <t>Level 1 Escalator Landing Plate Down</t>
+  </si>
+  <si>
+    <t>Level 1 Escalator Landing Plate Up Top</t>
+  </si>
+  <si>
+    <t>Top Landing Plates</t>
+  </si>
+  <si>
+    <t>Level 1 Escalator Landing Plate Down Top</t>
+  </si>
+  <si>
+    <t>Level 2 Escalator Landing Plate Up</t>
+  </si>
+  <si>
+    <t>Level 2 Escalator Landing Plate Down</t>
+  </si>
+  <si>
+    <t>Level 2 Escalator Landing Plate Up Top</t>
+  </si>
+  <si>
+    <t>Level 2 Escalator Landing Plate Down Top</t>
+  </si>
+  <si>
+    <t>Level 3 Escalator Landing Plate Up</t>
+  </si>
+  <si>
+    <t>Level 3 Escalator Landing Plate Down</t>
+  </si>
+  <si>
+    <t>Level 3 Escalator Landing Plate Up Top</t>
+  </si>
+  <si>
+    <t>Level 3 Escalator Landing Plate Down Top</t>
+  </si>
+  <si>
+    <t>Landing Plates (Every Level, Top &amp; Bottom)</t>
+  </si>
+  <si>
+    <t>Landing Plate</t>
+  </si>
+  <si>
+    <t>Escalator Center Runner 520"w x 10"h 1-2</t>
+  </si>
+  <si>
+    <t>Escalator Center Runner 520"w x 10"h 2-3</t>
+  </si>
+  <si>
+    <t>Escalator Center Runner 520"w x 10"h 3-4</t>
+  </si>
+  <si>
+    <t>Corridor Mirrors x 4: 53"w x 72"h</t>
+  </si>
+  <si>
+    <t>Lobby Elevator Shaft Header A</t>
+  </si>
+  <si>
+    <t>Lobby Elevator Shaft Header B</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator Shaft Header A</t>
+  </si>
+  <si>
+    <t>Level 2 Elevator Shaft Header B</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator Shaft Header A</t>
+  </si>
+  <si>
+    <t>Level 3 Elevator Shaft Header B</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator Shaft Header A</t>
+  </si>
+  <si>
+    <t>Level 4 Elevator Shaft Header B</t>
+  </si>
+  <si>
+    <t>Starbucks Basic Package</t>
+  </si>
+  <si>
+    <t>Branded Napkins, coffee table tops, coupons, not exclusive other sponsor activations may be present in the area</t>
+  </si>
+  <si>
+    <t>Starbucks Plus Package</t>
+  </si>
+  <si>
+    <t>Branded Napkins, coffee table tops coupons via room drop, window clings</t>
+  </si>
+  <si>
+    <t>Starbucks Champion Package</t>
+  </si>
+  <si>
+    <t>Branded Napkins, coffee table tops coupons, window clings x 3 rail Cling</t>
+  </si>
+  <si>
+    <t>Luncheon Space - Wednesday</t>
+  </si>
+  <si>
+    <t>Host a formal luncheon for customers in the meeting space</t>
+  </si>
+  <si>
+    <t>Meeting Spaces/Events - Inside</t>
+  </si>
+  <si>
+    <t>Lobby Bar Package</t>
+  </si>
+  <si>
+    <t>Lobby Bar Package: , Branded napkins, tent cards on tables (no table branding"), drinks coupons, branded signature drink</t>
+  </si>
+  <si>
+    <t>Starbucks Package</t>
+  </si>
+  <si>
+    <t>Branded tables (3), windows (3)</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>Meeting room move in after 5 PM on Monday move out before 5:00 PM Wednesday</t>
+  </si>
+  <si>
+    <t>Meeting Rooms</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>Brazos Meeting Room</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>Meeting room move in Noon Sunday move out AM Thursday</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>Open meeting space move in after 5 PM on Monday move out before 5:00 PM Wednesday</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>Kitchenette - open meeting space - move in after 5 PM on Monday move out before 5:00 PM Wednesday</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>Open meeting space move in Noon Sunday move out AM Thursday</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>Boardroom</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>Open Area Level 4 move in AM Monday move out AM Thursday</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>Exhibit Space Column Branding</t>
+  </si>
+  <si>
+    <t>Exhibit Space Column Branding special pricing available to purchaser of video screen purchaser</t>
+  </si>
+  <si>
+    <t>Exhibit Space Column Branding Priority given to Booth 30 purchaser</t>
+  </si>
+  <si>
+    <t>Window Cling - 3 Panels closest to Elevator (max 1500 Sqft)</t>
+  </si>
+  <si>
+    <t>Window Cling - 3 Panels furthest from  Elevator</t>
+  </si>
+  <si>
+    <t>Elevator Threshold ( 280 Sqft max) Exhibits Level</t>
+  </si>
+  <si>
+    <t>Elevator Doors Per Elevator L Exhibits Level</t>
+  </si>
+  <si>
+    <t>Elevator Doors Per Elevator C Exhibits Level</t>
+  </si>
+  <si>
+    <t>Elevator Doors Per Elevator R Exhibits Level</t>
+  </si>
+  <si>
+    <t>Morning outdoor event Tuesday</t>
+  </si>
+  <si>
+    <t>Activities - Sponsored</t>
+  </si>
+  <si>
+    <t>Morning outdoor event Wednesday</t>
+  </si>
+  <si>
+    <t>Key Cards ALTA EDge</t>
+  </si>
+  <si>
+    <t>Brand attendees hotel room key cards (can be both sides)</t>
+  </si>
+  <si>
+    <t>Key Cards ALTA Advocacy Summit</t>
+  </si>
+  <si>
+    <t>Key Cards ALTA ONE</t>
+  </si>
+  <si>
+    <t>Key Cards Large Agents Winter</t>
+  </si>
+  <si>
+    <t>Branded guest room key cards - sponsor acquires from supplier approved by the hotel</t>
+  </si>
+  <si>
+    <t>Key Cards Large Agents Summer</t>
+  </si>
+  <si>
+    <t>Key Cards Underwriter Executive Forum</t>
+  </si>
+  <si>
+    <t>Key Cards Commercial Network</t>
+  </si>
+  <si>
+    <t>Executive Desk Set</t>
+  </si>
+  <si>
+    <t>Branded note taking set</t>
+  </si>
+  <si>
+    <t>Quiet meeting space</t>
   </si>
   <si>
     <t>Customized private meeting space located near but outside of the exhibit hall</t>
   </si>
   <si>
     <t>Working Lounge: Small</t>
   </si>
   <si>
     <t>Branded, furnished lounge area, can be set up in various locations. Includes furniture and branding on back wall</t>
   </si>
   <si>
+    <t>Commercial Network General Session Day 1 Sponsorship: Premium Spot: w/Commercial</t>
+  </si>
+  <si>
+    <t>Includes Signage</t>
+  </si>
+  <si>
+    <t>Sessions - General</t>
+  </si>
+  <si>
+    <t>Commercial Network General Session Day 2 Sponsorship: Premium Spot: w/Commercial</t>
+  </si>
+  <si>
+    <t>ALTA EDge General Session Sponsorship: Premium Spot: w/Commercial Day 1</t>
+  </si>
+  <si>
+    <t>Overall sponsor acknowledgement from stage, logo on schedule, signage and 30-60 second video</t>
+  </si>
+  <si>
+    <t>30—60 second sponsor video</t>
+  </si>
+  <si>
+    <t>ALTA EDge General Session Sponsorship: Premium Spot: w/Commercial Day 2</t>
+  </si>
+  <si>
+    <t>Advocacy Summit Opening General Session Sponsorship incl video and 1 free pass</t>
+  </si>
+  <si>
+    <t>Overall sponsor acknowledgement from stage, logo on schedule, signage and 30-60 second</t>
+  </si>
+  <si>
+    <t>Opening General Session Commercial Break Day 1</t>
+  </si>
+  <si>
+    <t>ALTA ONE General Session: Premium Spot: overall Sponsor Acknowledgement &amp; Sponsor Video Day 1</t>
+  </si>
+  <si>
+    <t>ALTA ONE General Session Commercial Break Day 1</t>
+  </si>
+  <si>
     <t>ALTA ONE General Session Premium Spot: Overall Sponsor Acknowledgement &amp; Sponsor Video Day 2</t>
   </si>
   <si>
-    <t>Includes signage, schedule mention</t>
-[...2 lines deleted...]
-    <t>General Session Commercial Break Day 2 Video</t>
+    <t>General Session Half Time Commercial Break Day 2</t>
   </si>
   <si>
     <t>ALTA ONE General Session Premium Spot: overall Sponsor Acknowledgement &amp; Sponsor Video Day 3</t>
   </si>
   <si>
     <t>ALTA ONE General Session Commercial Day 3</t>
   </si>
   <si>
     <t>Notable/Engagement Lab Tues 1</t>
   </si>
   <si>
     <t>Branding on session signage, acknowledgement from speaker, branding on online program</t>
   </si>
   <si>
+    <t>Sessions - Notables etc.</t>
+  </si>
+  <si>
     <t>Notable/Engagement Lab Tues 2</t>
   </si>
   <si>
     <t>Notable/Engagement Lab Tues 3</t>
   </si>
   <si>
     <t>Notable/Engagement Lab Tues 4</t>
   </si>
   <si>
     <t>Notable/Engagement Lab Tues 5</t>
   </si>
   <si>
     <t>Notable/Engagement Lab Tues 6</t>
   </si>
   <si>
     <t>Notable/Engagement Lab Wed 1</t>
   </si>
   <si>
     <t>Notable/Engagement Lab Wed 2</t>
   </si>
   <si>
     <t>Notable/Engagement Lab Wed 3</t>
   </si>
   <si>
     <t>Notable/Engagement Lab Wed 4</t>
   </si>
   <si>
     <t>Notable/Engagement Lab Wed 5</t>
   </si>
   <si>
     <t>Notable/Engagement Lab Wed 6</t>
   </si>
   <si>
     <t>Notable/Engagement Lab Thur 1</t>
   </si>
   <si>
     <t>Notable/Engagement Lab Thur 2</t>
   </si>
   <si>
+    <t>Our Values Award Sponsorship (1 of 4) Headliner incl Sign</t>
+  </si>
+  <si>
     <t>Our Values Award Sponsorship (2 of 4) incl sign</t>
   </si>
   <si>
     <t>Our Values Award Sponsorship (3 of 4)</t>
   </si>
   <si>
     <t>Our Values Award Sponsorship (4 of 4)</t>
   </si>
   <si>
+    <t>Paper Padfolio Sponsorship</t>
+  </si>
+  <si>
+    <t>Branded tote bags or pad portfolio: May be single brand only (sponsors)</t>
+  </si>
+  <si>
     <t>Photo Booth</t>
   </si>
   <si>
     <t>Can be located in and around the meeting space</t>
   </si>
   <si>
     <t>3'x7' Double-sided Light Box</t>
   </si>
   <si>
     <t>Branded double sided illuminated sign - static images only, may require power drop</t>
   </si>
   <si>
+    <t>Note Book Sponsor</t>
+  </si>
+  <si>
+    <t>Sponsor branded note books for distribution by ALTA staff at the meeting</t>
+  </si>
+  <si>
+    <t>Advocacy Summit Welcome Reception - Premium</t>
+  </si>
+  <si>
+    <t>Premium Sponsorship @ ALTA Offices and Terrace: includes video, 2 free passes &amp; brand placement plus branded cups and napkins - exclusive 2 free registrations</t>
+  </si>
+  <si>
+    <t>Advocacy Summit Welcome Reception - Regular</t>
+  </si>
+  <si>
+    <t>Capitol Hill Day Lunch Sponsorship including Sponsor provided Signs</t>
+  </si>
+  <si>
+    <t>Sponsorship includes signage and mention on schedule: Sponsor may provide own signage for placement (returns only with pre-paid shipping label)</t>
+  </si>
+  <si>
+    <t>Reception: Capitol Hill Wrap Party Advocacy Summit - includes 2 free passes</t>
+  </si>
+  <si>
+    <t>Sponsorship includes signage, mention on schedule, and branded napkins and 2 free passes (no substitutions or rain checks.</t>
+  </si>
+  <si>
+    <t>Reception: Happy Hour Sponsorship ALTA EDge First Night</t>
+  </si>
+  <si>
+    <t>Includes signage, cups &amp; napkins, logo appears on online program</t>
+  </si>
+  <si>
+    <t>Reception: Happy Hour Sponsorship EDge 2nd Night</t>
+  </si>
+  <si>
+    <t>Reception: Market ONE Opening Party Sponsorship</t>
+  </si>
+  <si>
+    <t>Includes signage, cups and napkins, branding on schedule</t>
+  </si>
+  <si>
     <t>Reception: Happy Hour ALTA ONE Wednesday in Market ONE</t>
   </si>
   <si>
-    <t>Includes signage, cups and napkins, branding on schedule</t>
+    <t>Underwriter Executive Forum Welcome Dinner: First Night can include a sponsored table drop item</t>
+  </si>
+  <si>
+    <t>Includes signage and napkins</t>
+  </si>
+  <si>
+    <t>Reception: Commercial Network Annual welcome dinner</t>
+  </si>
+  <si>
+    <t>Includes signage, cups and napkins</t>
+  </si>
+  <si>
+    <t>Large Agents Conference - Winter, Happy Hour Day 1</t>
+  </si>
+  <si>
+    <t>Exclusive - includes signage, branded napkins &amp; mention on the schedule</t>
+  </si>
+  <si>
+    <t>Large Agents Conference - Summer, Happy Hour Day 1</t>
+  </si>
+  <si>
+    <t>Large Agents Conference - Sponsored Pre-event (on or off property) Winter Meeting</t>
+  </si>
+  <si>
+    <t>Sponsor may host an on or off property pre-meeting event. Sponsors staff may attend the pre-event only.</t>
+  </si>
+  <si>
+    <t>Large Agents Conference - Sponsored Pre-event (on or off property) Summer Meeting</t>
+  </si>
+  <si>
+    <t>Hydration Package x 2</t>
+  </si>
+  <si>
+    <t>Sponsor hydration stations around the meeting space, station branding included</t>
+  </si>
+  <si>
+    <t>Chair Drop: Day 1 Omni/General Session</t>
+  </si>
+  <si>
+    <t>Sponsored item placed on session chars for session by ALTA Staff</t>
+  </si>
+  <si>
+    <t>Drop Chair</t>
   </si>
   <si>
     <t>Chair Drop: Day 2 Omni/General Session</t>
   </si>
   <si>
     <t>Chair Drop: Day 3 Omni/General Session</t>
   </si>
   <si>
+    <t>Room Drop Night 1</t>
+  </si>
+  <si>
+    <t>Sponsored item delivered to guest rooms</t>
+  </si>
+  <si>
+    <t>Drop Room</t>
+  </si>
+  <si>
+    <t>Room Drop Night 2</t>
+  </si>
+  <si>
     <t>Room Drop Night 3</t>
   </si>
   <si>
+    <t>Large Agents Conference Room Drop Night 1 Summer Conference Delivery included</t>
+  </si>
+  <si>
+    <t>Sponsor works directly with the hotel for fulfillment and DND policy</t>
+  </si>
+  <si>
+    <t>Large Agents Conference Room Drop Night 2 Summer Conference Delivery Included</t>
+  </si>
+  <si>
+    <t>Large Agents Conference Room Drop Night 1 Winter Conference Delivery Included</t>
+  </si>
+  <si>
+    <t>Large Agents Conference Room Drop Night 2 Winter Conference Delivery Included</t>
+  </si>
+  <si>
+    <t>Large Agents Conference Table Drops</t>
+  </si>
+  <si>
+    <t>Commercial Network Room Drop Night 1 Delivery included</t>
+  </si>
+  <si>
+    <t>Commercial Network Room Drop Night 2 Delivery included</t>
+  </si>
+  <si>
+    <t>Large Agents General Session Chair Drop Winter Conference Day 1</t>
+  </si>
+  <si>
+    <t>Large Agents General Session Chair Drop Winter Conference Day 2</t>
+  </si>
+  <si>
+    <t>Large Agents General Session Chair Drop Summer Conference Day 1</t>
+  </si>
+  <si>
+    <t>Large Agents General Session Chair Drop Summer Conference Day 2</t>
+  </si>
+  <si>
+    <t>Underwriters Forum Chair Drop</t>
+  </si>
+  <si>
+    <t>Chair Drop: Commercial Network Day 1</t>
+  </si>
+  <si>
+    <t>Chair Drop: Commercial Network Day 2</t>
+  </si>
+  <si>
+    <t>Registration give away Summer</t>
+  </si>
+  <si>
+    <t>Sponsored item given away at registration desk</t>
+  </si>
+  <si>
+    <t>Drop Other (Reg Desk)</t>
+  </si>
+  <si>
+    <t>Registration give away</t>
+  </si>
+  <si>
+    <t>Registration give away Winter</t>
+  </si>
+  <si>
+    <t>Hotel Registration Welcome Gift includes porterage Winter</t>
+  </si>
+  <si>
+    <t>Welcome gift set up on a table near Registration</t>
+  </si>
+  <si>
+    <t>Hotel Registration Welcome Gift includes porterage Summer</t>
+  </si>
+  <si>
+    <t>Special Topic Room 1 &amp; Signage</t>
+  </si>
+  <si>
+    <t>Host a 60 minute special topic room presentation, topic to be part of event programming and included on the schedule. Includes signage and 1 free pass for presenter, session runs concurrently with others</t>
+  </si>
+  <si>
+    <t>Demos/User Groups/Special Topic Room</t>
+  </si>
+  <si>
+    <t>Special Topic Room 2 &amp; Signage</t>
+  </si>
+  <si>
+    <t>Special Topic Room 3 &amp; Signage</t>
+  </si>
+  <si>
+    <t>Special Topic Room 4 &amp; Signage</t>
+  </si>
+  <si>
+    <t>Host a 60 minute special topic room presentation, topic to be part of event programming and included on the schedule. Includes signage and 1 free pass for presenter</t>
+  </si>
+  <si>
+    <t>Aspen 90 Minute user group or demo session</t>
+  </si>
+  <si>
+    <t>Situated in the largest meeting room and fully integrated into the program as a working lunch - to maximize attendance: host a user group/demo session for customers included: A/V, 2 free passes, attendee list with email addresses, posted on the schedule and room signage - specialty in-room lunch station upgrade available call for details</t>
+  </si>
+  <si>
+    <t>Blue Spruce 90 Minute user group or demo session</t>
+  </si>
+  <si>
+    <t>Fully integrated into the program as a working lunch - to maximize attendance: host a user group/demo session for customers included: A/V, 2 free passes, attendee list with email addresses, posted on the schedule and room signage, specialty in-room lunch station upgrade available call for details</t>
+  </si>
+  <si>
+    <t>Cottonwood 90 Minute user group or demo session</t>
+  </si>
+  <si>
+    <t>Juniper 90 Minute user group or demo session</t>
+  </si>
+  <si>
+    <t>Woodward 90 Minute user group or demo session</t>
+  </si>
+  <si>
+    <t>Conference Sponsorship Package +1 Registration</t>
+  </si>
+  <si>
+    <t>Conf Sponsorship</t>
+  </si>
+  <si>
+    <t>EDge Tote Bag Inserts</t>
+  </si>
+  <si>
+    <t>Swag - Non flyer type material inserts are free</t>
+  </si>
+  <si>
+    <t>Tote Bags/ Pad Portfolio Inserts</t>
+  </si>
+  <si>
+    <t>EDge Tote Bag Insert - Scratch Off Cards</t>
+  </si>
+  <si>
+    <t>Advocacy Pad Portfolio Inserts</t>
+  </si>
+  <si>
+    <t>ALTA ONE Tote Bag Inserts</t>
+  </si>
+  <si>
+    <t>Flyers</t>
+  </si>
+  <si>
     <t>Starbucks Gift Cards</t>
   </si>
   <si>
     <t>Sponsor branded gift cards, distributed from Registration desk at check in</t>
   </si>
   <si>
     <t>Beverage station Sponsorships - Per day (Tues or Weds)</t>
   </si>
   <si>
     <t>Sponsor the all day coffee session. Includes; branded napkins and cup sleeves</t>
   </si>
   <si>
+    <t>Break/Meal Sponsorships</t>
+  </si>
+  <si>
     <t>Beverage station Sponsorships - All day Tuesday &amp; Wednesday</t>
   </si>
   <si>
+    <t>ALTA EDge Coffee Break Sponsorships - All day Thursday</t>
+  </si>
+  <si>
     <t>ALTA ONE NTP Breakfast Sponsorship</t>
   </si>
   <si>
     <t>Sponsor the new NTP's breakfast, includes acknowledgement on schedule, chair drop, napkins</t>
   </si>
   <si>
-    <t>Tote Bags/ Pad Portfolio Inserts - Flyers</t>
-[...14 lines deleted...]
-    <t>Password branding Only. Password code cards for distribution included, double sided color with sponsors brand</t>
+    <t>TitleNews Belly Band</t>
+  </si>
+  <si>
+    <t>TitleNews Belly Band Lock in 27 28 29</t>
+  </si>
+  <si>
+    <t>Tote Bag Sponsorship</t>
+  </si>
+  <si>
+    <t>Brand the meeting tote bag - Sponsors logo only an option</t>
+  </si>
+  <si>
+    <t>Tote Bag Sponsorship Lock In Edge</t>
+  </si>
+  <si>
+    <t>Tote Bag Sponsorship Lock In A1</t>
+  </si>
+  <si>
+    <t>UBER Rides for Capitol Hill Day</t>
+  </si>
+  <si>
+    <t>Using Uber vouchers, your organization will provide rides for delegates to use to get around the Capitol on Capitol Hill Day. The voucher will be customized with your logo to provide an even more tailored and effective touch point.</t>
+  </si>
+  <si>
+    <t>Advocacy Site Banner AAS-Ban</t>
+  </si>
+  <si>
+    <t>Ads-Meetings Website</t>
+  </si>
+  <si>
+    <t>Advocacy Site Left Button AAS-1</t>
+  </si>
+  <si>
+    <t>Advocacy Site Center Button AAS-2</t>
+  </si>
+  <si>
+    <t>Advocacy Site Right Button AAS-3</t>
+  </si>
+  <si>
+    <t>EDge Meeting Site Banner SB-Ban</t>
+  </si>
+  <si>
+    <t>EDge Site Left Button SB-1</t>
+  </si>
+  <si>
+    <t>EDge Site Center Button SB-2</t>
+  </si>
+  <si>
+    <t>EDge Site Right Button SB-3</t>
+  </si>
+  <si>
+    <t>ALTA ONE Site Left Button ONE-1</t>
+  </si>
+  <si>
+    <t>ALTA ONE Site Center Button ONE-2</t>
+  </si>
+  <si>
+    <t>ALTA ONE Site Right Button ONE-3</t>
+  </si>
+  <si>
+    <t>Commercial Network Website Banner CN-Ban</t>
+  </si>
+  <si>
+    <t>Commercial Network Website Left Button CN-1</t>
+  </si>
+  <si>
+    <t>600 x 500 button ad with URL, one time placement no swap outs</t>
+  </si>
+  <si>
+    <t>Commercial Network Website Center Button CN-2</t>
+  </si>
+  <si>
+    <t>Commercial Network Website Right Button CN-3</t>
+  </si>
+  <si>
+    <t>Large Agents Winter or Summer Meeting Website Banner LA-Ban</t>
+  </si>
+  <si>
+    <t>Large Agents Winter or Summer Meeting Website Left Button LA-1</t>
+  </si>
+  <si>
+    <t>Button on meeting website</t>
+  </si>
+  <si>
+    <t>Large Agents Winter or Summer Meeting Website Center Button LA-2</t>
+  </si>
+  <si>
+    <t>Large Agents Winter or Summer Meeting Website Right Button LA-3</t>
+  </si>
+  <si>
+    <t>Large Agents Winter Conference Website Right Button LA1-3</t>
+  </si>
+  <si>
+    <t>Advocacy Tabletop Booth#1 Includes 2 free passes</t>
+  </si>
+  <si>
+    <t>Mon Set up 12:00 PM 5/11 Open 12:00 PM – 4:00 PM; Tues Open 8:00 AM – close 4:00 PM; Wed Lobbying on the Hill 8:30 AM – 4:00 PM Wrap party 4:00 PM – 6:00 PM</t>
+  </si>
+  <si>
+    <t>Tabletop/Booths</t>
+  </si>
+  <si>
+    <t>Advocacy Tabletop Booth#2 Includes 2 free passes</t>
+  </si>
+  <si>
+    <t>Advocacy Tabletop Booth#3 Includes 2 free passes</t>
+  </si>
+  <si>
+    <t>Commercial Tabletop Booth#1 Includes 2 free passes</t>
+  </si>
+  <si>
+    <t>Main day of meeting, set up 8:00 AM</t>
+  </si>
+  <si>
+    <t>Commercial Tabletop Booth#2 Includes 2 free passes</t>
+  </si>
+  <si>
+    <t>FinCEN Bootcamp Headline Sponsor Jan</t>
+  </si>
+  <si>
+    <t>Headliner - Exclusive</t>
+  </si>
+  <si>
+    <t>AI for Small Business Bootcamp 4/16</t>
+  </si>
+  <si>
+    <t>Up to 60-second video, Website recognition plus marketing and social media acknowledgement of sponsorship, Attendee list with email addresses, 2 free passes</t>
+  </si>
+  <si>
+    <t>The 49 Advantage Bootcamp Las Vegas 8/10</t>
+  </si>
+  <si>
+    <t>Up to 60-second video at the start of the session, Co-branded deck, Website recognition plus marketing and social media acknowledgement of sponsorship, Chair drop, Attendee list with email addresses, 2 free passes per bootcamp sponsored</t>
+  </si>
+  <si>
+    <t>a/w for signage due 4/22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No Add on, sponsor provides lanyards
+</t>
   </si>
   <si>
     <t xml:space="preserve">Bar consumption, staffing &amp; branding - add on
 Sponsors works with Hotel on F&amp;B
 </t>
   </si>
   <si>
+    <t>No Add on</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A/w due: 4/15
+</t>
+  </si>
+  <si>
+    <t>a/w due 8/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">video due 2/28 any swap out - addl fee
+</t>
+  </si>
+  <si>
+    <t>video file due by 9/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">video due 2/28 any swap outs - addl fee
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">video due 9/15 any swap outs - addl fee
+</t>
+  </si>
+  <si>
     <t>Sponsor acquires and ships items to ALTA staff onsite</t>
   </si>
   <si>
-    <t>Includes signage Artwork due 8/28</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Artwork due: 8/28
+    <t>A/w deadline 8/28 - after which late fees may apply</t>
+  </si>
+  <si>
+    <t xml:space="preserve">120.6" x 120.6"h
+A/w deadline 8/28 - after which late fees may apply
 </t>
   </si>
   <si>
+    <t xml:space="preserve">36.60"h x 84.6"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84"w x 18"h each
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84"w x 18"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60"w x 60"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Approx 58"w x 8'h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">159"w x 16"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55"w x 16"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">159"w x 16"n
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">104"w x 16"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">154"w x 90"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">314"w x 34"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76"w x 96"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">313"w x 22"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">268"w x 22"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">139"w x 129"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">58"w x 116"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">59"w x 73"h per window pane 6 in total 3 top, 3 bottom
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60"w x 108"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31"w x 108"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">180"w x 34"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">157"w x 22"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">270" x 130"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90.5"w x 48"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42"w x 84"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
     <t>Video file due 9/15</t>
   </si>
   <si>
-    <t xml:space="preserve">F&amp;B to the hotel
+    <t xml:space="preserve">219"w x 26"h 
+A/w deadline 8/28 - after which late fees may apply
 </t>
   </si>
   <si>
-    <t xml:space="preserve">F&amp;B minimum to the hotel may apply.
+    <t xml:space="preserve">1280 x 1024 96 PPI a/w due 8/28
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Whiskey sommelier, drinks, times and consumption by direct arrangement with the hotel—not exclusive to any one sponsor
+    <t xml:space="preserve">262"w x 133"h
+A/w deadline 8/28 - after which late fees may apply
 </t>
   </si>
   <si>
-    <t xml:space="preserve">
-F&amp;B to the hotel, all equipment by arrangement with a local DMC or sponsor chosen supplier
+    <t xml:space="preserve">183"w x 134"h
+A/w deadline 8/28 - after which late fees may apply
 </t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...4 lines deleted...]
-F&amp;B to the hotel
+    <t xml:space="preserve">60"w x 34"h
+A/w deadline 8/28 - after which late fees may apply
 </t>
   </si>
   <si>
-    <t xml:space="preserve">All F&amp;B to the hotel, no furniture removal  - add on: move in Fri move out Thurs: Addl; nights $3,500 per night move in Saturday 4:00 PM move out Thursday Noon
+    <t xml:space="preserve">A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">568"w x 10"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">520"w x 10"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 mirrors
+53"w x 72"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dimensions TBD
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">132"w x 47"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">116"w x 45"h
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Need dimensions
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A/w deadline 8/28 - after which late fees may apply
+Table tops Circular 35" diameter
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A/w deadline 8/28 - after which late fees may apply
+Table tops Circular 35" diameter
+Window Cling: x 3 53"w x 72"h
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A/w deadline 8/28 - after which late fees may apply
+Table tops Circular 35" diameter
+Window Cling: x 3 53"w x 72"h
+Rail Cling: 206"w x 37"h
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A/W due 8/28
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A/W due 8/28
+Sponsor creates coupons and pays F&amp;B to the hotel
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A/W due 8/28
+Sponsor crates coupons and pays F&amp;B to the hotel
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A/w deadline 2/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">110.875"h:
+Window 26 41.75"w,
+Window 27 40"w,
+Window 28 40.25"w
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">311"w x 68.5"w
+A/w deadline 8/28 - after which late fees may apply
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sponsor organizes and hosts an early morning fitness event -ALTA posts to schedule
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sponsor acquires and ships cards from an approved vendor
 </t>
   </si>
   <si>
     <t>Branding -add on
 A/w due 8/28</t>
   </si>
   <si>
+    <t xml:space="preserve">60 Seconds Max Video file due 2/28
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60 Seconds Max Video file due 4/15
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">60 Seconds Max Video file due 9/15
 </t>
   </si>
   <si>
+    <t xml:space="preserve">60 Seconds Max Video file due 9/15
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">Call for bundled pricing
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sponsor acquires and ships to the meeting
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Equipment branding: add on
 </t>
   </si>
   <si>
     <t xml:space="preserve">Branding included, add on: power drop if needed
 </t>
   </si>
   <si>
+    <t xml:space="preserve">Sponsor acquires and ships to the meeting
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sponsor ships to and from meeting with pre paid shipping labels included for return
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">artwork due 8/28
 </t>
   </si>
   <si>
+    <t xml:space="preserve">Sponsor acquires and ships table drop item
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sponsor is responsible for all event costs and sponsors staff may 
+</t>
+  </si>
+  <si>
+    <t>Signage included</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sponsor aquires and ships items to ALTA staff onsite
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">Sponsor acquires and ships items to ALTA staff onsite
 </t>
   </si>
   <si>
     <t xml:space="preserve">Sponsor works directly with hotel for fulfilment, DND policy and portage fees
 </t>
   </si>
   <si>
+    <t xml:space="preserve">Sponsor works directly with the hotel for fulfillment and DND policy
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sponsor acquires and ships table drop item
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sponsors acquires and ships item
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sponsor ships branded note books to meeting
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Artwork due 2/28: Subject must be submitted to ALTA by 1/31 to ensure no duplicate subjects - subject priority given to Strategic partners
+</t>
+  </si>
+  <si>
+    <t>Artwork due by 2/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sponsor supplied qty 250
+</t>
+  </si>
+  <si>
+    <t>ALTA fulfilled - non monetary</t>
+  </si>
+  <si>
+    <t>Sponsor supplied qty 200</t>
+  </si>
+  <si>
     <t xml:space="preserve">Sponsor acquires and ships cards to ALTA
 </t>
   </si>
   <si>
+    <t xml:space="preserve">No Add on
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">a/w for signage &amp; coffee sleeves due: 8/28
 </t>
   </si>
   <si>
+    <t xml:space="preserve">a/w for coffee sleeves due 2/25
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">a/w for signage due: 8/28
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Qty 750
+    <t xml:space="preserve">Artwork due: 2/15 8/28
 </t>
   </si>
   <si>
-    <t xml:space="preserve">A/w due: ALTA ONE 8/28
+    <t xml:space="preserve">Lock in for 27, 28, &amp; 29
 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Artwork due 1/15
+</t>
+  </si>
+  <si>
+    <t>Large Video Screen and commercial Edge</t>
+  </si>
+  <si>
+    <t>Large Video Screen and commercial ALTA AONE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lobby column 2 10' vinyl banner: Entrance Facing </t>
+  </si>
+  <si>
+    <t>Monday -Thursday</t>
+  </si>
+  <si>
+    <t>Elevator Shaft header branding</t>
+  </si>
+  <si>
+    <t>ALTA EDge General Session Commercial Break Day 1</t>
+  </si>
+  <si>
+    <t>ALTA EDge General Session Commercial Break Day 2</t>
+  </si>
+  <si>
+    <t>Available only if Premium slot has not been sponsored. Band placement (x1) 1 free registration, Attendee list with email addresses</t>
+  </si>
+  <si>
+    <t>Commercial Network second night happy hour</t>
+  </si>
+  <si>
+    <t>Sponsor happy hour on the second night of the meeting, includes, branded cups napkins and signage, plus schedule listing</t>
+  </si>
+  <si>
+    <t>Underwriter Forum Room Drop Night 2 includes porterage</t>
+  </si>
+  <si>
+    <t>Underwriter Forum Room Drop Night 1 includes porterage</t>
+  </si>
+  <si>
+    <t>Underwriter Executive Forum Registration give away</t>
+  </si>
+  <si>
+    <t>Sponsored scratch off card - and be a promo for booth in exhibit hall</t>
+  </si>
+  <si>
+    <t>Flyers only - table drops are available</t>
+  </si>
+  <si>
+    <t>Full Conference Sponsorship Exclusive</t>
+  </si>
+  <si>
+    <t>Fully brand the entire meeting, includes, First Night dinner, branded napkins, Room Drop (incl Porterage), meeting schedule, excl lanyards)</t>
+  </si>
+  <si>
+    <t>Banner on meeting website</t>
+  </si>
+  <si>
+    <t>Advocacy Summit</t>
+  </si>
+  <si>
+    <t>20-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="_([$$-409]* #,##0.00_);_([$$-409]* \(#,##0.00\);_([$$-409]* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1128,180 +2649,647 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="7">
+  <dxfs count="60">
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
-    </dxf>
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="165" formatCode="_([$$-409]* #,##0.00_);_([$$-409]* \(#,##0.00\);_([$$-409]* &quot;-&quot;??_);_(@_)"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="164" formatCode="#,##0.000"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="165" formatCode="_([$$-409]* #,##0.00_);_([$$-409]* \(#,##0.00\);_([$$-409]* &quot;-&quot;??_);_(@_)"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="#,##0.000"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="165" formatCode="_([$$-409]* #,##0.00_);_([$$-409]* \(#,##0.00\);_([$$-409]* &quot;-&quot;??_);_(@_)"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="#,##0.000"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="165" formatCode="_([$$-409]* #,##0.00_);_([$$-409]* \(#,##0.00\);_([$$-409]* &quot;-&quot;??_);_(@_)"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="#,##0.000"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="165" formatCode="_([$$-409]* #,##0.00_);_([$$-409]* \(#,##0.00\);_([$$-409]* &quot;-&quot;??_);_(@_)"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="#,##0.000"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="165" formatCode="_([$$-409]* #,##0.00_);_([$$-409]* \(#,##0.00\);_([$$-409]* &quot;-&quot;??_);_(@_)"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="164" formatCode="#,##0.000"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="query (7)" backgroundRefresh="0" connectionId="1" xr16:uid="{072DDD44-E8F7-47C0-A681-7D81EFB940D4}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
-[...1 lines deleted...]
-    <queryTableFields count="7">
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="query (47)" backgroundRefresh="0" connectionId="6" xr16:uid="{E5EDB271-67B6-4358-9E5E-AF84A5A1C5B8}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="18">
+    <queryTableFields count="8">
       <queryTableField id="1" name="Year" tableColumnId="1"/>
-      <queryTableField id="2" name="Item Code (as #)" tableColumnId="2"/>
-[...4 lines deleted...]
-      <queryTableField id="7" name="Add On/Artwork Deadline/Sizes" tableColumnId="7"/>
+      <queryTableField id="2" name="Item Code (as #)" tableColumnId="3"/>
+      <queryTableField id="5" name="Item Group" tableColumnId="5"/>
+      <queryTableField id="3" name="Sponsorship Item" tableColumnId="6"/>
+      <queryTableField id="4" name="Item Description" tableColumnId="7"/>
+      <queryTableField id="12" name="Retail Price" tableColumnId="8"/>
+      <queryTableField id="7" name="Avail @ UEF" tableColumnId="10"/>
+      <queryTableField id="13" name="Add On/Artwork Deadline/Sizes" tableColumnId="15"/>
     </queryTableFields>
-    <queryTableDeletedFields count="2">
+    <queryTableDeletedFields count="9">
       <deletedField name="Item Type"/>
       <deletedField name="Path"/>
+      <deletedField name="Media Kit Page#"/>
+      <deletedField name="Item Code as Text"/>
+      <deletedField name="Avail @ALTA ONE"/>
+      <deletedField name="Avail @ Edge"/>
+      <deletedField name="Avail @ L Agents"/>
+      <deletedField name="Avail @ Commercial"/>
+      <deletedField name="Avail @ ADVO"/>
+    </queryTableDeletedFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable2.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="query (47)" backgroundRefresh="0" connectionId="5" xr16:uid="{E50ED843-4F93-4E1E-BA89-2D3786DA0389}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="18">
+    <queryTableFields count="8">
+      <queryTableField id="1" name="Year" tableColumnId="1"/>
+      <queryTableField id="2" name="Item Code (as #)" tableColumnId="3"/>
+      <queryTableField id="5" name="Item Group" tableColumnId="5"/>
+      <queryTableField id="3" name="Sponsorship Item" tableColumnId="6"/>
+      <queryTableField id="4" name="Item Description" tableColumnId="7"/>
+      <queryTableField id="12" name="Retail Price" tableColumnId="8"/>
+      <queryTableField id="6" name="Avail @ L Agents" tableColumnId="9"/>
+      <queryTableField id="13" name="Add On/Artwork Deadline/Sizes" tableColumnId="15"/>
+    </queryTableFields>
+    <queryTableDeletedFields count="9">
+      <deletedField name="Item Type"/>
+      <deletedField name="Path"/>
+      <deletedField name="Media Kit Page#"/>
+      <deletedField name="Item Code as Text"/>
+      <deletedField name="Avail @ALTA ONE"/>
+      <deletedField name="Avail @ Edge"/>
+      <deletedField name="Avail @ UEF"/>
+      <deletedField name="Avail @ Commercial"/>
+      <deletedField name="Avail @ ADVO"/>
+    </queryTableDeletedFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable3.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="query (47)" backgroundRefresh="0" connectionId="4" xr16:uid="{DCDB0517-8FF0-4408-8C29-49E637BD8754}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="18">
+    <queryTableFields count="8">
+      <queryTableField id="1" name="Year" tableColumnId="1"/>
+      <queryTableField id="2" name="Item Code (as #)" tableColumnId="3"/>
+      <queryTableField id="5" name="Item Group" tableColumnId="5"/>
+      <queryTableField id="3" name="Sponsorship Item" tableColumnId="6"/>
+      <queryTableField id="4" name="Item Description" tableColumnId="7"/>
+      <queryTableField id="12" name="Retail Price" tableColumnId="8"/>
+      <queryTableField id="10" name="Avail @ ADVO" tableColumnId="13"/>
+      <queryTableField id="13" name="Add On/Artwork Deadline/Sizes" tableColumnId="15"/>
+    </queryTableFields>
+    <queryTableDeletedFields count="9">
+      <deletedField name="Item Type"/>
+      <deletedField name="Path"/>
+      <deletedField name="Media Kit Page#"/>
+      <deletedField name="Item Code as Text"/>
+      <deletedField name="Avail @ALTA ONE"/>
+      <deletedField name="Avail @ Edge"/>
+      <deletedField name="Avail @ L Agents"/>
+      <deletedField name="Avail @ UEF"/>
+      <deletedField name="Avail @ Commercial"/>
+    </queryTableDeletedFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable4.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="query (47)" backgroundRefresh="0" connectionId="2" xr16:uid="{B71D9D62-27C1-42EE-B008-4A1B7A957813}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="18">
+    <queryTableFields count="8">
+      <queryTableField id="1" name="Year" tableColumnId="1"/>
+      <queryTableField id="2" name="Item Code (as #)" tableColumnId="3"/>
+      <queryTableField id="5" name="Item Group" tableColumnId="5"/>
+      <queryTableField id="3" name="Sponsorship Item" tableColumnId="6"/>
+      <queryTableField id="4" name="Item Description" tableColumnId="7"/>
+      <queryTableField id="12" name="Retail Price" tableColumnId="8"/>
+      <queryTableField id="11" name="Avail @ALTA ONE" tableColumnId="14"/>
+      <queryTableField id="13" name="Add On/Artwork Deadline/Sizes" tableColumnId="15"/>
+    </queryTableFields>
+    <queryTableDeletedFields count="9">
+      <deletedField name="Item Type"/>
+      <deletedField name="Path"/>
+      <deletedField name="Avail @ ADVO"/>
+      <deletedField name="Avail @ UEF"/>
+      <deletedField name="Avail @ L Agents"/>
+      <deletedField name="Avail @ Commercial"/>
+      <deletedField name="Avail @ Edge"/>
+      <deletedField name="Media Kit Page#"/>
+      <deletedField name="Item Code as Text"/>
+    </queryTableDeletedFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable5.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="query (47)" backgroundRefresh="0" connectionId="3" xr16:uid="{BC97F865-CE26-4F5E-8D9C-D96B8812B9CC}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="18">
+    <queryTableFields count="8">
+      <queryTableField id="1" name="Year" tableColumnId="1"/>
+      <queryTableField id="2" name="Item Code (as #)" tableColumnId="3"/>
+      <queryTableField id="5" name="Item Group" tableColumnId="5"/>
+      <queryTableField id="3" name="Sponsorship Item" tableColumnId="6"/>
+      <queryTableField id="4" name="Item Description" tableColumnId="7"/>
+      <queryTableField id="12" name="Retail Price" tableColumnId="8"/>
+      <queryTableField id="9" name="Avail @ Edge" tableColumnId="12"/>
+      <queryTableField id="13" name="Add On/Artwork Deadline/Sizes" tableColumnId="15"/>
+    </queryTableFields>
+    <queryTableDeletedFields count="9">
+      <deletedField name="Item Type"/>
+      <deletedField name="Path"/>
+      <deletedField name="Media Kit Page#"/>
+      <deletedField name="Item Code as Text"/>
+      <deletedField name="Avail @ALTA ONE"/>
+      <deletedField name="Avail @ L Agents"/>
+      <deletedField name="Avail @ UEF"/>
+      <deletedField name="Avail @ Commercial"/>
+      <deletedField name="Avail @ ADVO"/>
+    </queryTableDeletedFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/queryTables/queryTable6.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="query (47)" backgroundRefresh="0" connectionId="1" xr16:uid="{27E57711-6F32-4F1B-AE21-42806705C2AB}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="18">
+    <queryTableFields count="8">
+      <queryTableField id="1" name="Year" tableColumnId="1"/>
+      <queryTableField id="2" name="Item Code (as #)" tableColumnId="3"/>
+      <queryTableField id="5" name="Item Group" tableColumnId="5"/>
+      <queryTableField id="3" name="Sponsorship Item" tableColumnId="6"/>
+      <queryTableField id="4" name="Item Description" tableColumnId="7"/>
+      <queryTableField id="12" name="Retail Price" tableColumnId="8"/>
+      <queryTableField id="8" name="Avail @ Commercial" tableColumnId="11"/>
+      <queryTableField id="13" name="Add On/Artwork Deadline/Sizes" tableColumnId="15"/>
+    </queryTableFields>
+    <queryTableDeletedFields count="9">
+      <deletedField name="Item Type"/>
+      <deletedField name="Path"/>
+      <deletedField name="Media Kit Page#"/>
+      <deletedField name="Item Code as Text"/>
+      <deletedField name="Avail @ALTA ONE"/>
+      <deletedField name="Avail @ Edge"/>
+      <deletedField name="Avail @ L Agents"/>
+      <deletedField name="Avail @ UEF"/>
+      <deletedField name="Avail @ ADVO"/>
     </queryTableDeletedFields>
   </queryTableRefresh>
 </queryTable>
 </file>
 
 <file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
 </file>
 
+<file path=xl/tables/_rels/table2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable2.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable3.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable4.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable5.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/_rels/table6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable6.xml"/></Relationships>
+</file>
+
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{B51A9FF6-7EF3-4E0F-A503-EB3DC8B65CF6}" name="Table_query__7" displayName="Table_query__7" ref="A1:G98" tableType="queryTable" totalsRowShown="0">
-[...8 lines deleted...]
-    <tableColumn id="7" xr3:uid="{F4DCBA6C-3850-4A20-A892-8B2479C7B40E}" uniqueName="Add_x005f_x0020_On" name="Add On/Artwork Deadline/Sizes" queryTableFieldId="7" dataDxfId="6"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{844BD930-92CE-420A-BD9B-4F9727D90955}" name="Table_query__477" displayName="Table_query__477" ref="A1:H371" tableType="queryTable" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
+  <autoFilter ref="A1:H371" xr:uid="{0A959863-A6BF-4C19-A200-0E961D99ECC7}"/>
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{849FE52B-B381-4451-B976-9805EE3017CD}" uniqueName="Title" name="Year" queryTableFieldId="1" dataDxfId="7"/>
+    <tableColumn id="3" xr3:uid="{C78CAE16-AD12-4ED8-A7CF-F291FA7AE4CE}" uniqueName="Product_x005f_x0020_Number" name="Item Code (as #)" queryTableFieldId="2" dataDxfId="6"/>
+    <tableColumn id="5" xr3:uid="{ADE6184C-7543-4D36-B80A-C5BCB838BAD4}" uniqueName="Item_x005f_x0020_Group" name="Item Group" queryTableFieldId="5" dataDxfId="5"/>
+    <tableColumn id="6" xr3:uid="{23DEAA49-3107-4865-A2D9-CEEFA501849B}" uniqueName="Product_x005f_x0020_Name" name="Sponsorship Item" queryTableFieldId="3" dataDxfId="4"/>
+    <tableColumn id="7" xr3:uid="{4DB56639-6519-49A5-95BE-48993BA6A459}" uniqueName="Product_x005f_x0020_Code" name="Item Description" queryTableFieldId="4" dataDxfId="3"/>
+    <tableColumn id="8" xr3:uid="{D71743A6-27D3-4C84-99E3-F63DA46EF0E6}" uniqueName="Member_x005f_x0020_Price" name="Retail Price" queryTableFieldId="12" dataDxfId="2"/>
+    <tableColumn id="10" xr3:uid="{71B5C5E6-749D-4120-8D15-F88FB128441F}" uniqueName="Avail_x005f_x0020__x005f_x0040__x005f_x0020_UWF" name="Avail @ UEF" queryTableFieldId="7" dataDxfId="1"/>
+    <tableColumn id="15" xr3:uid="{6622A4A5-1F51-4AC8-BA7C-188CEC88EAA1}" uniqueName="Add_x005f_x0020_On" name="Add On/Artwork Deadline/Sizes" queryTableFieldId="13" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{CEAEAB8F-0389-44C2-BF65-AC4A0B573BAC}" name="Table_query__476" displayName="Table_query__476" ref="A1:H27" tableType="queryTable" totalsRowShown="0" headerRowDxfId="19" dataDxfId="18">
+  <autoFilter ref="A1:H27" xr:uid="{0A959863-A6BF-4C19-A200-0E961D99ECC7}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H27">
+    <sortCondition ref="A1:A27"/>
+  </sortState>
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{92ACE35E-07FD-48C5-B3F2-FCE5E03AD152}" uniqueName="Title" name="Year" queryTableFieldId="1" dataDxfId="17"/>
+    <tableColumn id="3" xr3:uid="{F5F7DB63-FBCE-4D37-807D-FAEEF3E023F1}" uniqueName="Product_x005f_x0020_Number" name="Item Code (as #)" queryTableFieldId="2" dataDxfId="16"/>
+    <tableColumn id="5" xr3:uid="{06B88393-BCA5-4591-80D2-038A89390BC1}" uniqueName="Item_x005f_x0020_Group" name="Item Group" queryTableFieldId="5" dataDxfId="15"/>
+    <tableColumn id="6" xr3:uid="{4B7560D1-8FA4-4767-89C8-AC1C889AB37D}" uniqueName="Product_x005f_x0020_Name" name="Sponsorship Item" queryTableFieldId="3" dataDxfId="14"/>
+    <tableColumn id="7" xr3:uid="{B0BEAEFF-FEE4-4799-BD31-F3E0C7EB9290}" uniqueName="Product_x005f_x0020_Code" name="Item Description" queryTableFieldId="4" dataDxfId="13"/>
+    <tableColumn id="8" xr3:uid="{44C7FF83-B73F-436F-9DC4-1F738C576086}" uniqueName="Member_x005f_x0020_Price" name="Retail Price" queryTableFieldId="12" dataDxfId="12"/>
+    <tableColumn id="9" xr3:uid="{5E4747A8-9F34-49DA-9A82-84CD140654CA}" uniqueName="Avail_x005f_x0020__x005f_x0040__x005f_x0020_L_x002" name="Avail @ L Agents" queryTableFieldId="6" dataDxfId="11"/>
+    <tableColumn id="15" xr3:uid="{98DA8FF3-AD0E-45EA-94A1-94F9ED925CC8}" uniqueName="Add_x005f_x0020_On" name="Add On/Artwork Deadline/Sizes" queryTableFieldId="13" dataDxfId="10"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{85CE406E-E77C-4102-B601-4AFDAF45B08A}" name="Table_query__475" displayName="Table_query__475" ref="A1:H33" tableType="queryTable" totalsRowShown="0" headerRowDxfId="29" dataDxfId="28">
+  <autoFilter ref="A1:H33" xr:uid="{0A959863-A6BF-4C19-A200-0E961D99ECC7}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H33">
+    <sortCondition ref="A1:A33"/>
+  </sortState>
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{B10BE458-385F-46FA-B456-1C9196C2B021}" uniqueName="Title" name="20-" queryTableFieldId="1" dataDxfId="27"/>
+    <tableColumn id="3" xr3:uid="{543819BA-79AA-4DFE-A3E4-8A76B0CAC153}" uniqueName="Product_x005f_x0020_Number" name="Item Code (as #)" queryTableFieldId="2" dataDxfId="26"/>
+    <tableColumn id="5" xr3:uid="{60E5F7FF-CA3F-4EE9-8716-3144C0049D49}" uniqueName="Item_x005f_x0020_Group" name="Item Group" queryTableFieldId="5" dataDxfId="25"/>
+    <tableColumn id="6" xr3:uid="{D8AECF8E-6986-4D3F-BDA3-9AE4B34141E3}" uniqueName="Product_x005f_x0020_Name" name="Sponsorship Item" queryTableFieldId="3" dataDxfId="24"/>
+    <tableColumn id="7" xr3:uid="{BCA81BBD-2B29-4814-87D9-9748B2E5FF31}" uniqueName="Product_x005f_x0020_Code" name="Item Description" queryTableFieldId="4" dataDxfId="23"/>
+    <tableColumn id="8" xr3:uid="{05903EB9-5F1D-4B6A-80A5-8E67B732CCBC}" uniqueName="Member_x005f_x0020_Price" name="Retail Price" queryTableFieldId="12" dataDxfId="22"/>
+    <tableColumn id="13" xr3:uid="{7E9E4765-6261-4D84-AC79-C5391007ADE6}" uniqueName="Avail_x005f_x0020__x005f_x0040__x005f_x0020_ADVO" name="Advocacy Summit" queryTableFieldId="10" dataDxfId="21"/>
+    <tableColumn id="15" xr3:uid="{CE5E872A-EC8D-48B4-98BD-1B28BC6A48EA}" uniqueName="Add_x005f_x0020_On" name="Add On/Artwork Deadline/Sizes" queryTableFieldId="13" dataDxfId="20"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{52D15E85-6C2C-4407-96A3-D9335935297E}" name="Table_query__473" displayName="Table_query__473" ref="A1:H370" tableType="queryTable" totalsRowShown="0" headerRowDxfId="49" dataDxfId="48">
+  <autoFilter ref="A1:H370" xr:uid="{0A959863-A6BF-4C19-A200-0E961D99ECC7}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H370">
+    <sortCondition ref="A1:A370"/>
+  </sortState>
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{ACCFED0E-6F25-418B-9711-8F5EE0808886}" uniqueName="Title" name="Year" queryTableFieldId="1" dataDxfId="47"/>
+    <tableColumn id="3" xr3:uid="{229BEFC6-8E23-4107-946F-8D618AB6C54A}" uniqueName="Product_x005f_x0020_Number" name="Item Code (as #)" queryTableFieldId="2" dataDxfId="46"/>
+    <tableColumn id="5" xr3:uid="{34565459-6BDA-4442-A5AC-E784728361DE}" uniqueName="Item_x005f_x0020_Group" name="Item Group" queryTableFieldId="5" dataDxfId="45"/>
+    <tableColumn id="6" xr3:uid="{7A460117-96B9-4C23-8F07-828870278F14}" uniqueName="Product_x005f_x0020_Name" name="Sponsorship Item" queryTableFieldId="3" dataDxfId="44"/>
+    <tableColumn id="7" xr3:uid="{BD007208-28A3-4EE9-817F-772520443707}" uniqueName="Product_x005f_x0020_Code" name="Item Description" queryTableFieldId="4" dataDxfId="43"/>
+    <tableColumn id="8" xr3:uid="{500E7BB4-3D9E-449C-9996-FC82E6F4E7DF}" uniqueName="Member_x005f_x0020_Price" name="Retail Price" queryTableFieldId="12" dataDxfId="42"/>
+    <tableColumn id="14" xr3:uid="{E4DCD14E-98C8-499C-B71B-76AB607A595F}" uniqueName="Avail_x005f_x0020__x005f_x0040_ALTA_x005f_x0020_ON" name="Avail @ALTA ONE" queryTableFieldId="11" dataDxfId="41"/>
+    <tableColumn id="15" xr3:uid="{00624C36-CA8F-41C5-A694-20FB41B79F8A}" uniqueName="Add_x005f_x0020_On" name="Add On/Artwork Deadline/Sizes" queryTableFieldId="13" dataDxfId="40"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{FF5690E7-8AE4-47F6-8AC4-6EF0AB0BCD96}" name="Table_query__474" displayName="Table_query__474" ref="A1:H68" tableType="queryTable" totalsRowShown="0" headerRowDxfId="39" dataDxfId="38">
+  <autoFilter ref="A1:H68" xr:uid="{0A959863-A6BF-4C19-A200-0E961D99ECC7}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H68">
+    <sortCondition ref="A1:A68"/>
+  </sortState>
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{41758DEE-3ED9-4892-AB70-43762C16A077}" uniqueName="Title" name="Year" queryTableFieldId="1" dataDxfId="37"/>
+    <tableColumn id="3" xr3:uid="{08C71F3C-C32E-47FD-9B28-FE7DC1CDABFD}" uniqueName="Product_x005f_x0020_Number" name="Item Code (as #)" queryTableFieldId="2" dataDxfId="36"/>
+    <tableColumn id="5" xr3:uid="{1741D206-70CD-4659-93DD-A27A95C23E52}" uniqueName="Item_x005f_x0020_Group" name="Item Group" queryTableFieldId="5" dataDxfId="35"/>
+    <tableColumn id="6" xr3:uid="{C48C3BAF-671B-4441-A8EE-68E3092B5DB0}" uniqueName="Product_x005f_x0020_Name" name="Sponsorship Item" queryTableFieldId="3" dataDxfId="34"/>
+    <tableColumn id="7" xr3:uid="{AA2F5E2E-9BFA-4B6A-AF3A-6E9E7328CD8C}" uniqueName="Product_x005f_x0020_Code" name="Item Description" queryTableFieldId="4" dataDxfId="33"/>
+    <tableColumn id="8" xr3:uid="{2F01F248-FFC1-4EFB-B812-BCB8D4F6C75E}" uniqueName="Member_x005f_x0020_Price" name="Retail Price" queryTableFieldId="12" dataDxfId="32"/>
+    <tableColumn id="12" xr3:uid="{B4EFAD89-05F5-49BA-B836-8B27F0C14EE6}" uniqueName="Avail_x005f_x0020__x005f_x0040__x005f_x0020_SRBD" name="Avail @ Edge" queryTableFieldId="9" dataDxfId="30"/>
+    <tableColumn id="15" xr3:uid="{85CB1FA5-ECC1-461F-B18D-1CED30BD5D6E}" uniqueName="Add_x005f_x0020_On" name="Add On/Artwork Deadline/Sizes" queryTableFieldId="13" dataDxfId="31"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{0A959863-A6BF-4C19-A200-0E961D99ECC7}" name="Table_query__47" displayName="Table_query__47" ref="A1:H19" tableType="queryTable" totalsRowShown="0" headerRowDxfId="51" dataDxfId="50">
+  <autoFilter ref="A1:H19" xr:uid="{0A959863-A6BF-4C19-A200-0E961D99ECC7}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H19">
+    <sortCondition ref="A1:A19"/>
+  </sortState>
+  <tableColumns count="8">
+    <tableColumn id="1" xr3:uid="{0069E64E-5DE3-4215-B1B6-0BCE7E1263AA}" uniqueName="Title" name="Year" queryTableFieldId="1" dataDxfId="59"/>
+    <tableColumn id="3" xr3:uid="{00C18AF8-5A5D-459B-B0F2-F25A4BE63B2D}" uniqueName="Product_x005f_x0020_Number" name="Item Code (as #)" queryTableFieldId="2" dataDxfId="58"/>
+    <tableColumn id="5" xr3:uid="{BA414DA1-A006-4F08-9B20-455098F7F35D}" uniqueName="Item_x005f_x0020_Group" name="Item Group" queryTableFieldId="5" dataDxfId="57"/>
+    <tableColumn id="6" xr3:uid="{59AE50C8-752F-4F03-BA5E-D1416265DE3E}" uniqueName="Product_x005f_x0020_Name" name="Sponsorship Item" queryTableFieldId="3" dataDxfId="56"/>
+    <tableColumn id="7" xr3:uid="{1AE22394-3530-425C-9242-6A3E3BD6E5A9}" uniqueName="Product_x005f_x0020_Code" name="Item Description" queryTableFieldId="4" dataDxfId="55"/>
+    <tableColumn id="8" xr3:uid="{4AF3A111-123B-465E-907C-40885F93C232}" uniqueName="Member_x005f_x0020_Price" name="Retail Price" queryTableFieldId="12" dataDxfId="54"/>
+    <tableColumn id="11" xr3:uid="{A67CE57E-FEDE-4894-9281-96E141AF391A}" uniqueName="Avail_x005f_x0040__x005f_x0020_Commercial" name="Avail @ Commercial" queryTableFieldId="8" dataDxfId="53"/>
+    <tableColumn id="15" xr3:uid="{B4B33EF2-0534-4126-949E-64BBE9DABD92}" uniqueName="Add_x005f_x0020_On" name="Add On/Artwork Deadline/Sizes" queryTableFieldId="13" dataDxfId="52"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -1582,2325 +3570,19996 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{479D0BA5-8FD8-4131-A6B9-06E9470B21D3}">
-  <dimension ref="A1:G98"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73EE1283-C23F-4EAD-AD3F-F4BBEE0E1572}">
+  <dimension ref="A1:H371"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="H1" sqref="H1:I1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.28515625" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="49" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="37.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.5703125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="17.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="49" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
-[...2 lines deleted...]
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="F1" t="s">
-[...2 lines deleted...]
-      <c r="G1" t="s">
+      <c r="F1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="H1" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="75" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B2" s="3">
-        <v>12.1</v>
+        <v>3</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>5000</v>
+        <v>18</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>9</v>
-[...8 lines deleted...]
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+        <v>17</v>
+      </c>
+      <c r="F2" s="4">
+        <v>1799</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="60" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B3" s="3">
-        <v>18.16</v>
+        <v>4.101</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>13</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>19</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+        <v>20</v>
+      </c>
+      <c r="F3" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="60" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B4" s="3">
-        <v>18.170000000000002</v>
+        <v>4.1020000000000003</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="4">
+      <c r="D4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="4">
+        <v>7000</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="3">
+        <v>4.1029999999999998</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" s="4">
+        <v>10000</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="3">
+        <v>4.1040000000000001</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="3">
+        <v>4.1050000000000004</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="4">
+        <v>1500</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="3">
+        <v>4.1059999999999999</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="4">
+        <v>500</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="3">
+        <v>4.1070000000000002</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" s="4">
+        <v>1000</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="105" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="3">
+        <v>12.1</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="4">
+        <v>5000</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="3">
+        <v>16.010999999999999</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="3">
+        <v>16.012</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F12" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="3">
+        <v>16.013000000000002</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F13" s="4">
+        <v>14999</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3">
+        <v>16.02</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="3">
+        <v>16.021000000000001</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" s="4">
+        <v>4500</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="3">
+        <v>16.021999999999998</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" s="4">
+        <v>7000</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="3">
+        <v>16.041</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F17" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="3">
+        <v>16.042000000000002</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="F18" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="3">
+        <v>16.042999999999999</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F19" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" s="3">
+        <v>16.044</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F20" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="3">
+        <v>16.045000000000002</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F21" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="3">
+        <v>16.045999999999999</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F22" s="4">
+        <v>16050</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="3">
+        <v>16.050999999999998</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F23" s="4">
+        <v>6999</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="3">
+        <v>16.052</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F24" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="3">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F25" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="3">
+        <v>16.081</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F26" s="4">
+        <v>12000</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="3">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F27" s="4">
+        <v>2999</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="3">
+        <v>18.16</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="F28" s="4">
         <v>2000</v>
       </c>
+      <c r="G28" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="3">
+        <v>18.170000000000002</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="F29" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="3">
+        <v>18.18</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="F30" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="3">
+        <v>18.190000000000001</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="F31" s="4">
+        <v>1000</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="3">
+        <v>31</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F32" s="4">
+        <v>7999</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="3">
+        <v>31.01</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F33" s="4">
+        <v>8000</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B34" s="3">
+        <v>31.010999999999999</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F34" s="4">
+        <v>8000</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="3">
+        <v>31.02</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F35" s="4">
+        <v>5000</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="90" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B36" s="3">
+        <v>32.1</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F36" s="4">
+        <v>14999</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="3">
+        <v>32.100999999999999</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F37" s="4">
+        <v>7999</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B38" s="3">
+        <v>32.101999999999997</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F38" s="4">
+        <v>6450</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B39" s="3">
+        <v>32.106000000000002</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="F39" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B40" s="3">
+        <v>32.106999999999999</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F40" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B41" s="3">
+        <v>32.107999999999997</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="F41" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B42" s="3">
+        <v>32.107999999999997</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F42" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B43" s="3">
+        <v>32.109000000000002</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F43" s="4">
+        <v>2311.41</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B44" s="3">
+        <v>32.11</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F44" s="4">
+        <v>1491.69</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="3">
+        <v>32.110999999999997</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F45" s="4">
+        <v>2027.55</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B46" s="3">
+        <v>32.112000000000002</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F46" s="4">
+        <v>2652.88</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B47" s="3">
+        <v>32.112000000000002</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F47" s="4">
+        <v>2652.88</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B48" s="3">
+        <v>32.113999999999997</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F48" s="4">
+        <v>8999</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B49" s="3">
+        <v>32.115000000000002</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F49" s="4">
+        <v>8999</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B50" s="3">
+        <v>32.116</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F50" s="4">
+        <v>8999</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B51" s="3">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F51" s="4">
+        <v>6363.9</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B52" s="3">
+        <v>32.201000000000001</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F52" s="4">
+        <v>7092.3</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B53" s="3">
+        <v>32.203000000000003</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F53" s="4">
+        <v>9116.3799999999992</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B54" s="3">
+        <v>32.204999999999998</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F54" s="4">
+        <v>4539.07</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B55" s="3">
+        <v>32.206000000000003</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="F55" s="4">
+        <v>4086.7</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B56" s="3">
+        <v>32.308999999999997</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="F56" s="4">
+        <v>3903.19</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B57" s="3">
+        <v>32.31</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F57" s="4">
+        <v>3903.19</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B58" s="3">
+        <v>32.311999999999998</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F58" s="4">
+        <v>10606.5</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B59" s="3">
+        <v>32.316000000000003</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="F59" s="4">
+        <v>3580.96</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B60" s="3">
+        <v>32.317</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="F60" s="4">
+        <v>3580.96</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B61" s="3">
+        <v>32.317999999999998</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F61" s="4">
+        <v>3580.96</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B62" s="3">
+        <v>32.32</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F62" s="4">
+        <v>3580.96</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B63" s="3">
+        <v>32.320999999999998</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="F63" s="4">
+        <v>3580.96</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B64" s="3">
+        <v>32.322000000000003</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="F64" s="4">
+        <v>3580.96</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B65" s="3">
+        <v>32.323</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="F65" s="4">
+        <v>3580.96</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="120" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="3">
+        <v>32.4</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="F66" s="4">
+        <v>6478.76</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="120" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B67" s="3">
+        <v>32.405999999999999</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="F67" s="4">
+        <v>6478.76</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B68" s="3">
+        <v>32.406999999999996</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F68" s="4">
+        <v>8261.64</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B69" s="3">
+        <v>32.408000000000001</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="F69" s="4">
+        <v>8261.64</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B70" s="3">
+        <v>32.408999999999999</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="F70" s="4">
+        <v>9638.58</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A71" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B71" s="3">
+        <v>32.409999999999997</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F71" s="4">
+        <v>3648.64</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A72" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B72" s="3">
+        <v>32.411000000000001</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F72" s="4">
+        <v>3648.64</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B73" s="3">
+        <v>32.411999999999999</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="F73" s="4">
+        <v>2121.3000000000002</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B74" s="3">
+        <v>32.412999999999997</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="F74" s="4">
+        <v>2121.3000000000002</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B75" s="3">
+        <v>32.414000000000001</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="F75" s="4">
+        <v>2121.3000000000002</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A76" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B76" s="3">
+        <v>32.414999999999999</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F76" s="4">
+        <v>2121.3000000000002</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A77" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B77" s="3">
+        <v>32.415999999999997</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="F77" s="4">
+        <v>4327.45</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A78" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B78" s="3">
+        <v>32.417000000000002</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="F78" s="4">
+        <v>3563.78</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H78" s="1" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A79" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B79" s="3">
+        <v>32.42</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="F79" s="4">
+        <v>14774.42</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A80" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B80" s="3">
+        <v>32.420999999999999</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F80" s="4">
+        <v>11275.86</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A81" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B81" s="3">
+        <v>32.502000000000002</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F81" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A82" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B82" s="3">
+        <v>32.503</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="F82" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A83" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B83" s="3">
+        <v>32.503999999999998</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="F83" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B84" s="3">
+        <v>32.505000000000003</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F84" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A85" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B85" s="3">
+        <v>32.506</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="F85" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A86" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B86" s="3">
+        <v>32.506999999999998</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F86" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A87" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B87" s="3">
+        <v>32.508000000000003</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="F87" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B88" s="3">
+        <v>32.509</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="F88" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B89" s="3">
+        <v>32.51</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="F89" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B90" s="3">
+        <v>32.511000000000003</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="F90" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B91" s="3">
+        <v>32.512</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="F91" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A92" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B92" s="3">
+        <v>32.512999999999998</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="F92" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H92" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A93" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B93" s="3">
+        <v>32.514000000000003</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F93" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A94" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B94" s="3">
+        <v>32.515000000000001</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="F94" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A95" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B95" s="3">
+        <v>32.515999999999998</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="F95" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H95" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A96" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B96" s="3">
+        <v>32.517000000000003</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F96" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A97" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B97" s="3">
+        <v>32.518000000000001</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="F97" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A98" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B98" s="3">
+        <v>32.518999999999998</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F98" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H98" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A99" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B99" s="3">
+        <v>32.520000000000003</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="F99" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A100" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B100" s="3">
+        <v>32.521000000000001</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="F100" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A101" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B101" s="3">
+        <v>32.521999999999998</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="F101" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A102" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B102" s="3">
+        <v>32.523000000000003</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="F102" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A103" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B103" s="3">
+        <v>32.524000000000001</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="F103" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A104" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B104" s="3">
+        <v>32.524999999999999</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="F104" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A105" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B105" s="3">
+        <v>32.526000000000003</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="F105" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G105" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A106" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B106" s="3">
+        <v>32.527000000000001</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="F106" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H106" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A107" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B107" s="3">
+        <v>32.527999999999999</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="F107" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A108" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B108" s="3">
+        <v>32.529000000000003</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="F108" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A109" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B109" s="3">
+        <v>32.53</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="F109" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H109" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A110" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B110" s="3">
+        <v>32.530999999999999</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="F110" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A111" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B111" s="3">
+        <v>32.531999999999996</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="F111" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A112" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B112" s="3">
+        <v>32.533000000000001</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F112" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A113" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B113" s="3">
+        <v>32.533999999999999</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="F113" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A114" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B114" s="3">
+        <v>32.534999999999997</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="F114" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A115" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B115" s="3">
+        <v>32.536000000000001</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="F115" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A116" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B116" s="3">
+        <v>32.536999999999999</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="F116" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G116" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H116" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A117" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B117" s="3">
+        <v>32.537999999999997</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="F117" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A118" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B118" s="3">
+        <v>32.539000000000001</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="F118" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A119" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B119" s="3">
+        <v>32.54</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="F119" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A120" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B120" s="3">
+        <v>32.540999999999997</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="F120" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A121" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B121" s="3">
+        <v>32.542000000000002</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="F121" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A122" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B122" s="3">
+        <v>32.542999999999999</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="F122" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G122" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A123" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B123" s="3">
+        <v>32.543999999999997</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="F123" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G123" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H123" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A124" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B124" s="3">
+        <v>32.545000000000002</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="F124" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G124" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A125" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B125" s="3">
+        <v>32.545999999999999</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="F125" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G125" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H125" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A126" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B126" s="3">
+        <v>32.546999999999997</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="F126" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G126" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H126" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A127" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B127" s="3">
+        <v>32.548000000000002</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="F127" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G127" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H127" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A128" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B128" s="3">
+        <v>32.548999999999999</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="F128" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A129" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B129" s="3">
+        <v>32.57</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="F129" s="4">
+        <v>13999</v>
+      </c>
+      <c r="G129" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H129" s="1" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A130" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B130" s="3">
+        <v>32.603000000000002</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="F130" s="4">
+        <v>2450.92</v>
+      </c>
+      <c r="G130" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A131" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B131" s="3">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="F131" s="4">
+        <v>7999</v>
+      </c>
+      <c r="G131" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H131" s="1" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A132" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B132" s="3">
+        <v>32.701000000000001</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="F132" s="4">
+        <v>9116.3799999999992</v>
+      </c>
+      <c r="G132" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H132" s="1" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A133" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B133" s="3">
+        <v>32.701999999999998</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="F133" s="4">
+        <v>6437.03</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H133" s="1" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A134" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B134" s="3">
+        <v>32.713999999999999</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F134" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G134" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H134" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A135" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B135" s="3">
+        <v>32.715000000000003</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F135" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G135" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H135" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A136" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B136" s="3">
+        <v>32.716000000000001</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="F136" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A137" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B137" s="3">
+        <v>32.716999999999999</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="F137" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G137" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H137" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A138" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B138" s="3">
+        <v>32.718000000000004</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F138" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H138" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A139" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B139" s="3">
+        <v>32.719000000000001</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F139" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G139" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H139" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A140" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B140" s="3">
+        <v>32.72</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="F140" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G140" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H140" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A141" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B141" s="3">
+        <v>32.720999999999997</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="F141" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G141" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H141" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A142" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B142" s="3">
+        <v>32.722000000000001</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F142" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G142" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H142" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A143" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B143" s="3">
+        <v>32.722999999999999</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F143" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G143" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H143" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A144" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B144" s="3">
+        <v>32.723999999999997</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="F144" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G144" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H144" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A145" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B145" s="3">
+        <v>32.725000000000001</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="F145" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G145" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H145" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A146" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B146" s="3">
+        <v>32.729999999999997</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="F146" s="4">
+        <v>9105.24</v>
+      </c>
+      <c r="G146" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H146" s="1" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A147" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B147" s="3">
+        <v>32.75</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="F147" s="4">
+        <v>7999</v>
+      </c>
+      <c r="G147" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H147" s="1" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A148" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B148" s="3">
+        <v>32.750999999999998</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="F148" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G148" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H148" s="1" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A149" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B149" s="3">
+        <v>32.752000000000002</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="F149" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G149" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H149" s="1" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="90" x14ac:dyDescent="0.25">
+      <c r="A150" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B150" s="3">
+        <v>32.76</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="F150" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G150" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H150" s="1" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A151" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B151" s="3">
+        <v>32.801000000000002</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="F151" s="4">
+        <v>6987.97</v>
+      </c>
+      <c r="G151" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H151" s="1" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A152" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B152" s="3">
+        <v>32.802</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="F152" s="4">
+        <v>6987.97</v>
+      </c>
+      <c r="G152" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H152" s="1" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A153" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B153" s="3">
+        <v>32.802999999999997</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="F153" s="4">
+        <v>3993.13</v>
+      </c>
+      <c r="G153" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H153" s="1" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A154" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B154" s="3">
+        <v>32.804000000000002</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="F154" s="4">
+        <v>3993.13</v>
+      </c>
+      <c r="G154" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H154" s="1" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A155" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B155" s="3">
+        <v>32.805</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="F155" s="4">
+        <v>3493.99</v>
+      </c>
+      <c r="G155" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H155" s="1" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A156" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B156" s="3">
+        <v>32.805999999999997</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="F156" s="4">
+        <v>3493.99</v>
+      </c>
+      <c r="G156" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H156" s="1" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A157" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B157" s="3">
+        <v>32.807000000000002</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="F157" s="4">
+        <v>2994.84</v>
+      </c>
+      <c r="G157" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H157" s="1" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A158" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B158" s="3">
+        <v>32.808</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="F158" s="4">
+        <v>2994.84</v>
+      </c>
+      <c r="G158" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H158" s="1" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="90" x14ac:dyDescent="0.25">
+      <c r="A159" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B159" s="3">
+        <v>32.86</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="F159" s="4">
+        <v>6999</v>
+      </c>
+      <c r="G159" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H159" s="1" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="120" x14ac:dyDescent="0.25">
+      <c r="A160" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B160" s="3">
+        <v>32.869999999999997</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="F160" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G160" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H160" s="1" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="150" x14ac:dyDescent="0.25">
+      <c r="A161" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B161" s="3">
+        <v>32.880000000000003</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="F161" s="4">
+        <v>14999</v>
+      </c>
+      <c r="G161" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H161" s="1" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A162" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B162" s="3">
+        <v>33.020000000000003</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="F162" s="4">
+        <v>10700</v>
+      </c>
+      <c r="G162" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H162" s="1" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="90" x14ac:dyDescent="0.25">
+      <c r="A163" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B163" s="3">
+        <v>33.021000000000001</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="F163" s="4">
+        <v>3999</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H163" s="1" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A164" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B164" s="3">
+        <v>33.021999999999998</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="F164" s="4">
+        <v>3999</v>
+      </c>
+      <c r="G164" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H164" s="1" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A165" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B165" s="3">
+        <v>33.203000000000003</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F165" s="4">
+        <v>5700</v>
+      </c>
+      <c r="G165" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A166" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B166" s="3">
+        <v>33.204000000000001</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F166" s="4">
+        <v>5700</v>
+      </c>
+      <c r="G166" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A167" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B167" s="3">
+        <v>33.207999999999998</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F167" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G167" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A168" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B168" s="3">
+        <v>33.209000000000003</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F168" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G168" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A169" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B169" s="3">
+        <v>33.209000000000003</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F169" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G169" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A170" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B170" s="3">
+        <v>33.21</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F170" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G170" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A171" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B171" s="3">
+        <v>33.210999999999999</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="E171" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F171" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G171" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A172" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B172" s="3">
+        <v>33.212000000000003</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="E172" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F172" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G172" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A173" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B173" s="3">
+        <v>33.213000000000001</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F173" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G173" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A174" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B174" s="3">
+        <v>33.213999999999999</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="E174" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F174" s="4">
+        <v>6500</v>
+      </c>
+      <c r="G174" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A175" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B175" s="3">
+        <v>33.301000000000002</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="E175" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="F175" s="4">
+        <v>5800</v>
+      </c>
+      <c r="G175" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A176" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B176" s="3">
+        <v>33.302</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="E176" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="F176" s="4">
+        <v>5800</v>
+      </c>
+      <c r="G176" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A177" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B177" s="3">
+        <v>33.302999999999997</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="E177" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="F177" s="4">
+        <v>5700</v>
+      </c>
+      <c r="G177" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A178" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B178" s="3">
+        <v>33.304000000000002</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="E178" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F178" s="4">
+        <v>5700</v>
+      </c>
+      <c r="G178" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A179" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B179" s="3">
+        <v>33.305</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="E179" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F179" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G179" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A180" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B180" s="3">
+        <v>33.305999999999997</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="E180" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F180" s="4">
+        <v>5250</v>
+      </c>
+      <c r="G180" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A181" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B181" s="3">
+        <v>33.307000000000002</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="E181" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F181" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G181" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A182" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B182" s="3">
+        <v>33.308</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E182" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F182" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G182" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A183" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B183" s="3">
+        <v>33.308999999999997</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="E183" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F183" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G183" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A184" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B184" s="3">
+        <v>33.31</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="E184" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F184" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G184" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A185" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B185" s="3">
+        <v>33.31</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="E185" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F185" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G185" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A186" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B186" s="3">
+        <v>33.311</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E186" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F186" s="4">
+        <v>5000</v>
+      </c>
+      <c r="G186" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A187" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B187" s="3">
+        <v>33.311</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E187" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F187" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G187" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A188" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B188" s="3">
+        <v>33.311999999999998</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="E188" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="F188" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G188" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A189" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B189" s="3">
+        <v>33.313000000000002</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="E189" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="F189" s="4">
+        <v>6999</v>
+      </c>
+      <c r="G189" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A190" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B190" s="3">
+        <v>33.314</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="E190" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="F190" s="4">
+        <v>7999</v>
+      </c>
+      <c r="G190" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A191" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B191" s="3">
+        <v>33.402000000000001</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E191" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F191" s="4">
+        <v>5700</v>
+      </c>
+      <c r="G191" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A192" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B192" s="3">
+        <v>33.402999999999999</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="E192" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F192" s="4">
+        <v>5700</v>
+      </c>
+      <c r="G192" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A193" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B193" s="3">
+        <v>33.404000000000003</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="E193" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F193" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G193" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A194" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B194" s="3">
+        <v>33.405000000000001</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="E194" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F194" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G194" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A195" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B195" s="3">
+        <v>33.406999999999996</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="E195" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F195" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G195" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A196" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B196" s="3">
+        <v>33.408000000000001</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D196" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="E196" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F196" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G196" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A197" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B197" s="3">
+        <v>33.408999999999999</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D197" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="E197" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F197" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G197" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A198" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B198" s="3">
+        <v>33.409999999999997</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D198" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="E198" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="F198" s="4">
+        <v>3999</v>
+      </c>
+      <c r="G198" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A199" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B199" s="3">
+        <v>33.502000000000002</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="E199" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F199" s="4">
+        <v>3999</v>
+      </c>
+      <c r="G199" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A200" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B200" s="3">
+        <v>33.503</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="E200" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F200" s="4">
+        <v>5000</v>
+      </c>
+      <c r="G200" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A201" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B201" s="3">
+        <v>33.503999999999998</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E201" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F201" s="4">
+        <v>5000</v>
+      </c>
+      <c r="G201" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A202" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B202" s="3">
+        <v>33.505000000000003</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="E202" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F202" s="4">
+        <v>5000</v>
+      </c>
+      <c r="G202" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A203" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B203" s="3">
+        <v>33.901000000000003</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F203" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G203" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H203" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A204" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B204" s="3">
+        <v>33.902000000000001</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F204" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G204" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H204" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A205" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B205" s="3">
+        <v>33.902999999999999</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="F205" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G205" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H205" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A206" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B206" s="3">
+        <v>33.904000000000003</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="F206" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G206" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H206" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A207" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B207" s="3">
+        <v>33.905000000000001</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F207" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G207" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H207" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A208" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B208" s="3">
+        <v>33.905999999999999</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F208" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G208" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H208" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A209" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B209" s="3">
+        <v>33.906999999999996</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F209" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G209" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H209" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A210" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B210" s="3">
+        <v>33.908000000000001</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F210" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G210" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H210" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A211" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B211" s="3">
+        <v>33.908999999999999</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F211" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G211" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H211" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A212" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B212" s="3">
+        <v>33.909999999999997</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D212" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F212" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G212" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H212" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A213" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B213" s="3">
+        <v>33.911000000000001</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F213" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G213" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H213" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A214" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B214" s="3">
+        <v>33.911999999999999</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="F214" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G214" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H214" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A215" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B215" s="3">
+        <v>33.912999999999997</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="F215" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G215" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H215" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A216" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B216" s="3">
+        <v>33.914000000000001</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D216" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F216" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G216" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H216" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A217" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B217" s="3">
+        <v>33.950000000000003</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="F217" s="4">
+        <v>4627.3900000000003</v>
+      </c>
+      <c r="G217" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H217" s="1" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A218" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B218" s="3">
+        <v>33.951000000000001</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D218" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="F218" s="4">
+        <v>4627.3900000000003</v>
+      </c>
+      <c r="G218" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H218" s="1" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A219" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B219" s="3">
+        <v>33.960999999999999</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="F219" s="4">
+        <v>17139.93</v>
+      </c>
+      <c r="G219" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H219" s="1" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A220" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B220" s="3">
+        <v>33.970999999999997</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="F220" s="4">
+        <v>1399</v>
+      </c>
+      <c r="G220" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H220" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A221" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B221" s="3">
+        <v>33.972000000000001</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="F221" s="4">
+        <v>1399</v>
+      </c>
+      <c r="G221" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H221" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A222" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B222" s="3">
+        <v>33.972999999999999</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="F222" s="4">
+        <v>1399</v>
+      </c>
+      <c r="G222" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H222" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" ht="120" x14ac:dyDescent="0.25">
+      <c r="A223" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B223" s="3">
+        <v>34.020000000000003</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="F223" s="4">
+        <v>1500</v>
+      </c>
+      <c r="G223" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H223" s="1" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" ht="120" x14ac:dyDescent="0.25">
+      <c r="A224" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B224" s="3">
+        <v>34.03</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="F224" s="4">
+        <v>1500</v>
+      </c>
+      <c r="G224" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H224" s="1" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A225" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B225" s="3">
+        <v>39.100999999999999</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="E225" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F225" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G225" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H225" s="1" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A226" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B226" s="3">
+        <v>39.101999999999997</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D226" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="E226" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F226" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G226" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H226" s="1" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A227" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B227" s="3">
+        <v>39.103000000000002</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F227" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G227" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H227" s="1" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A228" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B228" s="3">
+        <v>39.119999999999997</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D228" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="E228" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="F228" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G228" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A229" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B229" s="3">
+        <v>39.121000000000002</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="E229" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="F229" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G229" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A230" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B230" s="3">
+        <v>39.122</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D230" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="E230" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="F230" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G230" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A231" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B231" s="3">
+        <v>39.122999999999998</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="F231" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G231" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A232" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B232" s="3">
+        <v>39.130000000000003</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="E232" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="F232" s="4">
+        <v>5000</v>
+      </c>
+      <c r="G232" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H232" s="1" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A233" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B233" s="3">
+        <v>45.11</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="E233" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="F233" s="4">
+        <v>15000</v>
+      </c>
+      <c r="G233" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H233" s="1" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A234" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B234" s="3">
+        <v>45.12</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D234" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E234" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="F234" s="4">
+        <v>8000</v>
+      </c>
+      <c r="G234" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A235" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B235" s="3">
+        <v>51.170999999999999</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="E235" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="F235" s="4">
+        <v>4750</v>
+      </c>
+      <c r="G235" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H235" s="1" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A236" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B236" s="3">
+        <v>51.170999999999999</v>
+      </c>
+      <c r="C236" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D236" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E236" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="F236" s="4">
+        <v>3750</v>
+      </c>
+      <c r="G236" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H236" s="1" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A237" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B237" s="3">
+        <v>52.01</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="E237" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="F237" s="4">
+        <v>12840</v>
+      </c>
+      <c r="G237" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H237" s="1" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A238" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B238" s="3">
+        <v>52.02</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D238" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="E238" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F238" s="4">
+        <v>5350</v>
+      </c>
+      <c r="G238" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H238" s="1" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A239" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B239" s="3">
+        <v>52.03</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="E239" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="F239" s="4">
+        <v>11999</v>
+      </c>
+      <c r="G239" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H239" s="1" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A240" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B240" s="3">
+        <v>52.04</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D240" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F240" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G240" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H240" s="1" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A241" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B241" s="3">
+        <v>52.05</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="E241" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="F241" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G241" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H241" s="1" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A242" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B242" s="3">
+        <v>52.06</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D242" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="E242" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F242" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G242" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H242" s="1" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A243" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B243" s="3">
+        <v>52.07</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="E243" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="F243" s="4">
+        <v>19999</v>
+      </c>
+      <c r="G243" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H243" s="1" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A244" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B244" s="3">
+        <v>52.08</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D244" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="E244" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F244" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G244" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H244" s="1" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A245" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B245" s="3">
+        <v>52.09</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D245" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="E245" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="F245" s="4"/>
+      <c r="G245" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H245" s="1" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A246" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B246" s="3">
+        <v>52.1</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D246" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E246" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F246" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G246" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H246" s="1" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A247" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B247" s="3">
+        <v>52.11</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="E247" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="F247" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G247" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H247" s="1" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A248" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B248" s="3">
+        <v>52.12</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D248" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E248" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F248" s="4">
+        <v>1500</v>
+      </c>
+      <c r="G248" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H248" s="1" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A249" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B249" s="3">
+        <v>54.01</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D249" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="E249" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F249" s="4">
+        <v>750</v>
+      </c>
+      <c r="G249" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H249" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A250" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B250" s="3">
+        <v>54.011000000000003</v>
+      </c>
+      <c r="C250" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D250" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="E250" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F250" s="4">
+        <v>750</v>
+      </c>
+      <c r="G250" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H250" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A251" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B251" s="3">
+        <v>54.012</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D251" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="E251" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F251" s="4">
+        <v>750</v>
+      </c>
+      <c r="G251" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H251" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A252" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B252" s="3">
+        <v>54.012999999999998</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D252" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="E252" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F252" s="4">
+        <v>750</v>
+      </c>
+      <c r="G252" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H252" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A253" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B253" s="3">
+        <v>54.014000000000003</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D253" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="E253" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F253" s="4">
+        <v>750</v>
+      </c>
+      <c r="G253" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H253" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A254" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B254" s="3">
+        <v>54.015000000000001</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D254" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="E254" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F254" s="4">
+        <v>750</v>
+      </c>
+      <c r="G254" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H254" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A255" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B255" s="3">
+        <v>54.02</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D255" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="E255" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F255" s="4">
+        <v>750</v>
+      </c>
+      <c r="G255" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H255" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A256" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B256" s="3">
+        <v>54.021000000000001</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D256" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="E256" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F256" s="4">
+        <v>750</v>
+      </c>
+      <c r="G256" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H256" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A257" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B257" s="3">
+        <v>54.021999999999998</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D257" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="E257" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F257" s="4">
+        <v>750</v>
+      </c>
+      <c r="G257" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H257" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A258" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B258" s="3">
+        <v>54.023000000000003</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D258" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="E258" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F258" s="4">
+        <v>500</v>
+      </c>
+      <c r="G258" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H258" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A259" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B259" s="3">
+        <v>54.024000000000001</v>
+      </c>
+      <c r="C259" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D259" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="E259" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F259" s="4">
+        <v>500</v>
+      </c>
+      <c r="G259" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H259" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A260" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B260" s="3">
+        <v>54.024999999999999</v>
+      </c>
+      <c r="C260" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D260" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="E260" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F260" s="4">
+        <v>500</v>
+      </c>
+      <c r="G260" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H260" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A261" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B261" s="3">
+        <v>54.03</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D261" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="E261" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F261" s="4">
+        <v>250</v>
+      </c>
+      <c r="G261" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H261" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A262" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B262" s="3">
+        <v>54.030999999999999</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D262" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="E262" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F262" s="4">
+        <v>250</v>
+      </c>
+      <c r="G262" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H262" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A263" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B263" s="3">
+        <v>62.11</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D263" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="E263" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F263" s="4">
+        <v>4350</v>
+      </c>
+      <c r="G263" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A264" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B264" s="3">
+        <v>62.12</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D264" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="E264" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F264" s="4">
+        <v>4000</v>
+      </c>
+      <c r="G264" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H264" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A265" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B265" s="3">
+        <v>62.13</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D265" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="E265" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F265" s="4">
+        <v>4000</v>
+      </c>
+      <c r="G265" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H265" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A266" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B266" s="3">
+        <v>62.14</v>
+      </c>
+      <c r="C266" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D266" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="E266" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F266" s="4">
+        <v>4000</v>
+      </c>
+      <c r="G266" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H266" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A267" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B267" s="3">
+        <v>63.11</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D267" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="E267" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="F267" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G267" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H267" s="1" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A268" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B268" s="3">
+        <v>69</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D268" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="E268" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="F268" s="4">
+        <v>9000</v>
+      </c>
+      <c r="G268" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H268" s="1" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A269" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B269" s="3">
+        <v>70.010000000000005</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D269" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="E269" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="F269" s="4">
+        <v>5000</v>
+      </c>
+      <c r="G269" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H269" s="1" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A270" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B270" s="3">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D270" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="E270" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="F270" s="4">
+        <v>5350</v>
+      </c>
+      <c r="G270" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H270" s="1" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A271" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B271" s="3">
+        <v>74.209999999999994</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D271" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="E271" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="F271" s="4">
+        <v>15000</v>
+      </c>
+      <c r="G271" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A272" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B272" s="3">
+        <v>74.209999999999994</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D272" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="E272" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="F272" s="4">
+        <v>3999</v>
+      </c>
+      <c r="G272" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8" ht="90" x14ac:dyDescent="0.25">
+      <c r="A273" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B273" s="3">
+        <v>74.212000000000003</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D273" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="E273" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="F273" s="4">
+        <v>2999</v>
+      </c>
+      <c r="G273" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H273" s="1" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A274" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B274" s="3">
+        <v>74.212999999999994</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D274" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="E274" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="F274" s="4">
+        <v>7500</v>
+      </c>
+      <c r="G274" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H274" s="1" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A275" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B275" s="3">
+        <v>74.31</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D275" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="E275" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F275" s="4">
+        <v>10700</v>
+      </c>
+      <c r="G275" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A276" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B276" s="3">
+        <v>74.311000000000007</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D276" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="E276" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F276" s="4">
+        <v>8999</v>
+      </c>
+      <c r="G276" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A277" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B277" s="3">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D277" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="E277" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="F277" s="4">
+        <v>13810</v>
+      </c>
+      <c r="G277" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A278" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B278" s="3">
+        <v>74.400999999999996</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D278" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="E278" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="F278" s="4">
+        <v>12000</v>
+      </c>
+      <c r="G278" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H278" s="1" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A279" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B279" s="3">
+        <v>74.412000000000006</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="E279" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="F279" s="4">
+        <v>7000</v>
+      </c>
+      <c r="G279" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H279" s="1" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A280" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B280" s="3">
+        <v>74.42</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D280" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="E280" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="F280" s="4">
+        <v>6000</v>
+      </c>
+      <c r="G280" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A281" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B281" s="3">
+        <v>74.421000000000006</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D281" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="E281" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="F281" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G281" s="2"/>
+    </row>
+    <row r="282" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A282" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B282" s="3">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D282" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="E282" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="F282" s="4">
+        <v>5450</v>
+      </c>
+      <c r="G282" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A283" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B283" s="3">
+        <v>74.602000000000004</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D283" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="E283" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="F283" s="4">
+        <v>5450</v>
+      </c>
+      <c r="G283" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A284" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B284" s="3">
+        <v>74.63</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D284" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="E284" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="F284" s="4">
+        <v>12000</v>
+      </c>
+      <c r="G284" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H284" s="1" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A285" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B285" s="3">
+        <v>74.64</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D285" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="E285" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="F285" s="4">
+        <v>12000</v>
+      </c>
+      <c r="G285" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H285" s="1" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A286" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B286" s="3">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D286" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="E286" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="F286" s="4">
+        <v>8000</v>
+      </c>
+      <c r="G286" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H286" s="1" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A287" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B287" s="3">
+        <v>79</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D287" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="E287" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F287" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G287" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H287" s="1" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A288" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B288" s="3">
+        <v>79.001000000000005</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D288" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E288" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F288" s="4">
+        <v>1500</v>
+      </c>
+      <c r="G288" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H288" s="1" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A289" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B289" s="3">
+        <v>79.001000000000005</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D289" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="E289" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F289" s="4">
+        <v>500</v>
+      </c>
+      <c r="G289" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H289" s="1" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8" ht="90" x14ac:dyDescent="0.25">
+      <c r="A290" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B290" s="3">
+        <v>79.3</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D290" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="E290" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="F290" s="4">
+        <v>3500</v>
+      </c>
+      <c r="G290" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H290" s="1" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8" ht="90" x14ac:dyDescent="0.25">
+      <c r="A291" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B291" s="3">
+        <v>79.301000000000002</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D291" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="E291" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="F291" s="4">
+        <v>3500</v>
+      </c>
+      <c r="G291" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H291" s="1" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8" ht="90" x14ac:dyDescent="0.25">
+      <c r="A292" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B292" s="3">
+        <v>79.302000000000007</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D292" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F292" s="4">
+        <v>500</v>
+      </c>
+      <c r="G292" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H292" s="1" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A293" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B293" s="3">
+        <v>79.31</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D293" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="E293" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="F293" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G293" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A294" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B294" s="3">
+        <v>79.311000000000007</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D294" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="E294" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="F294" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G294" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A295" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B295" s="3">
+        <v>79.311999999999998</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D295" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="E295" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="F295" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G295" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A296" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B296" s="3">
+        <v>79.313000000000002</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D296" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="E296" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="F296" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G296" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A297" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B297" s="3">
+        <v>79.313999999999993</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D297" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="E297" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="F297" s="4">
+        <v>3200</v>
+      </c>
+      <c r="G297" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H297" s="1" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A298" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B298" s="3">
+        <v>79.313999999999993</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D298" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="F298" s="4">
+        <v>1500</v>
+      </c>
+      <c r="G298" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A299" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B299" s="3">
+        <v>79.314999999999998</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D299" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="E299" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="F299" s="4">
+        <v>3200</v>
+      </c>
+      <c r="G299" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H299" s="1" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A300" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B300" s="3">
+        <v>79.314999999999998</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D300" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="E300" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="F300" s="4">
+        <v>3500</v>
+      </c>
+      <c r="G300" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H300" s="1" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A301" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B301" s="3">
+        <v>79.316000000000003</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D301" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="E301" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="F301" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G301" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H301" s="1" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A302" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B302" s="3">
+        <v>79.331000000000003</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E302" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F302" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G302" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H302" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A303" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B303" s="3">
+        <v>79.331999999999994</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D303" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="E303" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F303" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G303" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H303" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A304" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B304" s="3">
+        <v>79.332999999999998</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D304" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="E304" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F304" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G304" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H304" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A305" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B305" s="3">
+        <v>79.334000000000003</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D305" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="E305" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F305" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G305" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H305" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A306" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B306" s="3">
+        <v>79.334999999999994</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D306" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="E306" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F306" s="4">
+        <v>1500</v>
+      </c>
+      <c r="G306" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H306" s="1" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A307" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B307" s="3">
+        <v>79.337000000000003</v>
+      </c>
+      <c r="C307" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D307" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="E307" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F307" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G307" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H307" s="1" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A308" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B308" s="3">
+        <v>79.337999999999994</v>
+      </c>
+      <c r="C308" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D308" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="E308" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F308" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G308" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H308" s="1" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A309" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B309" s="3">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="C309" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D309" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="E309" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="F309" s="4">
+        <v>3210</v>
+      </c>
+      <c r="G309" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H309" s="1" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A310" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B310" s="3">
+        <v>79.400999999999996</v>
+      </c>
+      <c r="C310" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D310" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="E310" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="F310" s="4">
+        <v>3210</v>
+      </c>
+      <c r="G310" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H310" s="1" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A311" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B311" s="3">
+        <v>79.400999999999996</v>
+      </c>
+      <c r="C311" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D311" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="E311" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="F311" s="4">
+        <v>3210</v>
+      </c>
+      <c r="G311" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A312" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B312" s="3">
+        <v>79.402000000000001</v>
+      </c>
+      <c r="C312" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D312" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="E312" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="F312" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G312" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H312" s="1" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A313" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B313" s="3">
+        <v>79.402000000000001</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D313" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="E313" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="F313" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G313" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A314" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B314" s="3">
+        <v>79.403000000000006</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D314" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="E314" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="F314" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G314" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A315" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B315" s="3">
+        <v>81.001000000000005</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D315" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="E315" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="F315" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G315" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H315" s="1" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A316" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B316" s="3">
+        <v>81.102000000000004</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D316" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="E316" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="F316" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G316" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H316" s="1" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A317" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B317" s="3">
+        <v>81.102999999999994</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D317" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="E317" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="F317" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G317" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H317" s="1" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A318" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B318" s="3">
+        <v>81.3</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D318" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="E318" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="F318" s="4">
+        <v>6955</v>
+      </c>
+      <c r="G318" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H318" s="1" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8" ht="150" x14ac:dyDescent="0.25">
+      <c r="A319" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B319" s="3">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D319" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="E319" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="F319" s="4">
+        <v>7999</v>
+      </c>
+      <c r="G319" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H319" s="1" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A320" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B320" s="3">
+        <v>81.5</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D320" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="E320" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="F320" s="4">
+        <v>6999</v>
+      </c>
+      <c r="G320" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H320" s="1" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A321" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B321" s="3">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="C321" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D321" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="E321" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="F321" s="4">
+        <v>6999</v>
+      </c>
+      <c r="G321" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H321" s="1" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A322" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B322" s="3">
+        <v>81.7</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D322" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="E322" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="F322" s="4">
+        <v>6999</v>
+      </c>
+      <c r="G322" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H322" s="1" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A323" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B323" s="3">
+        <v>81.8</v>
+      </c>
+      <c r="C323" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D323" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="E323" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="F323" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G323" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H323" s="1" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A324" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B324" s="3">
+        <v>88.01</v>
+      </c>
+      <c r="C324" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="D324" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="F324" s="4">
+        <v>3210</v>
+      </c>
+      <c r="G324" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A325" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B325" s="3">
+        <v>88.010999999999996</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D325" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="E325" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="F325" s="4">
+        <v>0</v>
+      </c>
+      <c r="G325" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H325" s="1" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A326" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B326" s="3">
+        <v>88.012</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D326" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="E326" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="F326" s="4">
+        <v>3500</v>
+      </c>
+      <c r="G326" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H326" s="1" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A327" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B327" s="3">
+        <v>88.02</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D327" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="E327" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="F327" s="4">
+        <v>1500</v>
+      </c>
+      <c r="G327" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H327" s="1" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A328" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B328" s="3">
+        <v>88.03</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D328" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="E328" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="F328" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G328" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A329" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B329" s="3">
+        <v>88.031000000000006</v>
+      </c>
+      <c r="C329" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D329" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="E329" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="F329" s="4">
+        <v>0</v>
+      </c>
+      <c r="G329" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H329" s="1" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A330" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B330" s="3">
+        <v>89</v>
+      </c>
+      <c r="C330" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D330" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="E330" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="F330" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G330" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H330" s="1" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A331" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B331" s="3">
+        <v>89</v>
+      </c>
+      <c r="C331" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D331" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="E331" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="F331" s="4">
+        <v>26000</v>
+      </c>
+      <c r="G331" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H331" s="1" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A332" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B332" s="3">
+        <v>89.1</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="D332" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="E332" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="F332" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G332" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H332" s="1" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A333" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B333" s="3">
+        <v>89.12</v>
+      </c>
+      <c r="C333" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D333" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="E333" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="F333" s="4">
+        <v>8999</v>
+      </c>
+      <c r="G333" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H333" s="1" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A334" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B334" s="3">
+        <v>89.2</v>
+      </c>
+      <c r="C334" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="D334" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="E334" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="F334" s="4">
+        <v>10000</v>
+      </c>
+      <c r="G334" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H334" s="1" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A335" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B335" s="3">
+        <v>89.2</v>
+      </c>
+      <c r="C335" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="D335" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="E335" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="F335" s="4">
+        <v>7999</v>
+      </c>
+      <c r="G335" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H335" s="1" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A336" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B336" s="3">
+        <v>90.1</v>
+      </c>
+      <c r="C336" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D336" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="F336" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G336" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H336" s="1" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A337" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B337" s="3">
+        <v>90.100999999999999</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D337" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="F337" s="4">
+        <v>333</v>
+      </c>
+      <c r="G337" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A338" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B338" s="3">
+        <v>94.1</v>
+      </c>
+      <c r="C338" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D338" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="E338" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="F338" s="4">
+        <v>8000</v>
+      </c>
+      <c r="G338" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H338" s="1" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A339" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B339" s="3">
+        <v>94.100999999999999</v>
+      </c>
+      <c r="C339" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D339" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="F339" s="4">
+        <v>1500</v>
+      </c>
+      <c r="G339" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A340" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B340" s="3">
+        <v>94.102000000000004</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D340" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="F340" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G340" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A341" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B341" s="3">
+        <v>94.2</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D341" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="E341" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="F341" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G341" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H341" s="1" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8" ht="90" x14ac:dyDescent="0.25">
+      <c r="A342" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B342" s="3">
+        <v>106</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D342" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="E342" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="F342" s="4">
+        <v>8000</v>
+      </c>
+      <c r="G342" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H342" s="1" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A343" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B343" s="3">
+        <v>200</v>
+      </c>
+      <c r="C343" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D343" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="F343" s="4">
+        <v>550</v>
+      </c>
+      <c r="G343" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A344" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B344" s="3">
+        <v>201</v>
+      </c>
+      <c r="C344" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D344" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="F344" s="4">
+        <v>100</v>
+      </c>
+      <c r="G344" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A345" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B345" s="3">
+        <v>202</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D345" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="F345" s="4">
+        <v>100</v>
+      </c>
+      <c r="G345" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A346" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B346" s="3">
+        <v>203</v>
+      </c>
+      <c r="C346" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D346" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="F346" s="4">
+        <v>100</v>
+      </c>
+      <c r="G346" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A347" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B347" s="3">
+        <v>210</v>
+      </c>
+      <c r="C347" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D347" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="F347" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G347" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A348" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B348" s="3">
+        <v>211</v>
+      </c>
+      <c r="C348" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D348" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="F348" s="4">
+        <v>283.33</v>
+      </c>
+      <c r="G348" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A349" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B349" s="3">
+        <v>212</v>
+      </c>
+      <c r="C349" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D349" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="F349" s="4">
+        <v>283.33</v>
+      </c>
+      <c r="G349" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A350" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B350" s="3">
+        <v>213</v>
+      </c>
+      <c r="C350" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D350" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="F350" s="4">
+        <v>283.33</v>
+      </c>
+      <c r="G350" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A351" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B351" s="3">
+        <v>221</v>
+      </c>
+      <c r="C351" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D351" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F351" s="4">
+        <v>283.33</v>
+      </c>
+      <c r="G351" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A352" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B352" s="3">
+        <v>222</v>
+      </c>
+      <c r="C352" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D352" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="F352" s="4">
+        <v>283.33</v>
+      </c>
+      <c r="G352" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A353" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B353" s="3">
+        <v>223</v>
+      </c>
+      <c r="C353" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D353" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="F353" s="4">
+        <v>283.33</v>
+      </c>
+      <c r="G353" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A354" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B354" s="3">
+        <v>230</v>
+      </c>
+      <c r="C354" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D354" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="F354" s="4">
+        <v>1000</v>
+      </c>
+      <c r="G354" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A355" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B355" s="3">
+        <v>231</v>
+      </c>
+      <c r="C355" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D355" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="E355" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="F355" s="4">
+        <v>250</v>
+      </c>
+      <c r="G355" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H355" s="1" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A356" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B356" s="3">
+        <v>232</v>
+      </c>
+      <c r="C356" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D356" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="E356" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="F356" s="4">
+        <v>250</v>
+      </c>
+      <c r="G356" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H356" s="1" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A357" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B357" s="3">
+        <v>233</v>
+      </c>
+      <c r="C357" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D357" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="E357" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="F357" s="4">
+        <v>250</v>
+      </c>
+      <c r="G357" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H357" s="1" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A358" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B358" s="3">
+        <v>240</v>
+      </c>
+      <c r="C358" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D358" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="E358" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="F358" s="4">
+        <v>1000</v>
+      </c>
+      <c r="G358" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A359" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B359" s="3">
+        <v>240.1</v>
+      </c>
+      <c r="C359" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D359" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="E359" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="F359" s="4">
+        <v>400</v>
+      </c>
+      <c r="G359" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A360" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B360" s="3">
+        <v>240.2</v>
+      </c>
+      <c r="C360" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D360" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="E360" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="F360" s="4">
+        <v>400</v>
+      </c>
+      <c r="G360" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A361" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B361" s="3">
+        <v>240.3</v>
+      </c>
+      <c r="C361" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D361" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="E361" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="F361" s="4">
+        <v>400</v>
+      </c>
+      <c r="G361" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A362" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B362" s="3">
+        <v>243</v>
+      </c>
+      <c r="C362" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D362" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="F362" s="4"/>
+      <c r="G362" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A363" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B363" s="3">
+        <v>302.01</v>
+      </c>
+      <c r="C363" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="D363" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="E363" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="F363" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G363" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A364" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B364" s="3">
+        <v>302.02</v>
+      </c>
+      <c r="C364" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="D364" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="E364" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="F364" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G364" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A365" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B365" s="3">
+        <v>302.02999999999997</v>
+      </c>
+      <c r="C365" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="D365" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="E365" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="F365" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G365" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A366" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B366" s="3">
+        <v>302.04000000000002</v>
+      </c>
+      <c r="C366" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="D366" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="E366" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="F366" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G366" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A367" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B367" s="3">
+        <v>302.06</v>
+      </c>
+      <c r="C367" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="D367" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="E367" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="F367" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G367" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A368" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B368" s="3">
+        <v>302.06099999999998</v>
+      </c>
+      <c r="C368" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="D368" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="E368" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="F368" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G368" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A369" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B369" s="3">
+        <v>800</v>
+      </c>
+      <c r="C369" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="D369" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="F369" s="4">
+        <v>15500</v>
+      </c>
+      <c r="G369" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A370" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B370" s="3">
+        <v>805</v>
+      </c>
+      <c r="C370" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="D370" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="E370" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="F370" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G370" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7" ht="105" x14ac:dyDescent="0.25">
+      <c r="A371" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B371" s="3">
+        <v>820</v>
+      </c>
+      <c r="C371" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="D371" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="E371" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="F371" s="4">
+        <v>7750</v>
+      </c>
+      <c r="G371" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4C6488C-EF62-474F-BBB2-0513CF04DA00}">
+  <dimension ref="A1:H27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I4" sqref="I4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="37.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.5703125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="49" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="3">
+        <v>4.1040000000000001</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F2" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="3">
+        <v>16.041</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="F3" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="3">
+        <v>39.119999999999997</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>342</v>
+      </c>
       <c r="E4" s="1" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+        <v>343</v>
+      </c>
+      <c r="F4" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B5" s="3">
-        <v>18.18</v>
+        <v>39.121000000000002</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>13</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>344</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+        <v>343</v>
+      </c>
+      <c r="F5" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B6" s="3">
-        <v>18.190000000000001</v>
+        <v>74.599999999999994</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>18</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>415</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+        <v>416</v>
+      </c>
+      <c r="F6" s="4">
+        <v>5450</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B7" s="3">
-        <v>31</v>
+        <v>74.602000000000004</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>7999</v>
+        <v>18</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>417</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>17</v>
-[...8 lines deleted...]
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+        <v>416</v>
+      </c>
+      <c r="F7" s="4">
+        <v>5450</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="75" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B8" s="3">
-        <v>31.02</v>
+        <v>74.63</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="D8" s="4">
+      <c r="D8" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="F8" s="4">
+        <v>12000</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="3">
+        <v>74.64</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="F9" s="4">
+        <v>12000</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="3">
+        <v>79.31</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="F10" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="3">
+        <v>79.311000000000007</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="F11" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="3">
+        <v>79.311999999999998</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="F12" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="3">
+        <v>79.313000000000002</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="F13" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3">
+        <v>79.313999999999993</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="F14" s="4">
+        <v>1500</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="3">
+        <v>79.331000000000003</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F15" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="3">
+        <v>79.331999999999994</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F16" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="3">
+        <v>79.332999999999998</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F17" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="3">
+        <v>79.334000000000003</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F18" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="3">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="F19" s="4">
+        <v>3210</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" s="3">
+        <v>79.400999999999996</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="F20" s="4">
+        <v>3210</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="3">
+        <v>79.402000000000001</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="F21" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="3">
+        <v>79.403000000000006</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="F22" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="3">
+        <v>240</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="F23" s="4">
+        <v>1000</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="3">
+        <v>240.1</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="F24" s="4">
+        <v>400</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="3">
+        <v>240.2</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="F25" s="4">
+        <v>400</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="3">
+        <v>240.3</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="F26" s="4">
+        <v>400</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="3">
+        <v>243</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="F27" s="4"/>
+      <c r="G27" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{517CE0E5-0F9B-4B73-9BA8-B29A3AE43373}">
+  <dimension ref="A1:H33"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A34" sqref="A34:H371"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="37.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.5703125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="14.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="49" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="3">
+        <v>3</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F2" s="4">
+        <v>1799</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="3">
+        <v>4.101</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="3">
+        <v>16.012</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F4" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="3">
+        <v>16.021000000000001</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5" s="4">
+        <v>4500</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="3">
+        <v>16.045000000000002</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F6" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="3">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="F7" s="4">
+        <v>2999</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="3">
+        <v>39.101999999999997</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F8" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="3">
+        <v>52.05</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="F9" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="3">
+        <v>52.06</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F10" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="3">
+        <v>63.11</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="F11" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="3">
+        <v>74.209999999999994</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="F12" s="4">
+        <v>15000</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="3">
+        <v>74.209999999999994</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="F13" s="4">
+        <v>3999</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="90" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3">
+        <v>74.212000000000003</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="F14" s="4">
+        <v>2999</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="3">
+        <v>74.212999999999994</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="F15" s="4">
+        <v>7500</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="3">
+        <v>74.421000000000006</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="F16" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G16" s="2"/>
+    </row>
+    <row r="17" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="3">
+        <v>79</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F17" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="90" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="3">
+        <v>79.3</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="F18" s="4">
+        <v>3500</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="90" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="3">
+        <v>79.301000000000002</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="F19" s="4">
+        <v>3500</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" s="3">
+        <v>88.01</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="F20" s="4">
+        <v>3210</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="3">
+        <v>88.02</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="F21" s="4">
+        <v>1500</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="3">
+        <v>89</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="F22" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="3">
+        <v>90.1</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="F23" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="3">
+        <v>90.100999999999999</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="F24" s="4">
+        <v>333</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="90" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="3">
+        <v>106</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="F25" s="4">
+        <v>8000</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="3">
+        <v>200</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="F26" s="4">
+        <v>550</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="3">
+        <v>201</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="F27" s="4">
+        <v>100</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="3">
+        <v>202</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="F28" s="4">
+        <v>100</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="3">
+        <v>203</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="F29" s="4">
+        <v>100</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="3">
+        <v>302.01</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="F30" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="3">
+        <v>302.02</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="F31" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="3">
+        <v>302.02999999999997</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="F32" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="75" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="3">
+        <v>302.04000000000002</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="F33" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3EEFCAE-3D4B-46FC-83AF-6F71885816EC}">
+  <dimension ref="A1:H370"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I4" sqref="I4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="37.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="36.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="49.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="62.5703125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="49" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="3">
+        <v>4.1029999999999998</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F2" s="4">
+        <v>10000</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="3">
+        <v>12.1</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F3" s="4">
         <v>5000</v>
       </c>
+      <c r="G3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="3">
+        <v>16.013000000000002</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F4" s="4">
+        <v>14999</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="3">
+        <v>16.021999999999998</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="F5" s="4">
+        <v>7000</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="3">
+        <v>16.045999999999999</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F6" s="4">
+        <v>16050</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="3">
+        <v>16.052</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F7" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="3">
+        <v>16.081</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="E8" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" s="4">
+        <v>12000</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="3">
+        <v>18.16</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="F9" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="3">
+        <v>18.170000000000002</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="3">
+        <v>18.18</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="F11" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="3">
+        <v>18.190000000000001</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="F12" s="4">
+        <v>1000</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="3">
+        <v>31</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="F13" s="4">
+        <v>7999</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3">
+        <v>31.01</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F14" s="4">
+        <v>8000</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="3">
+        <v>31.010999999999999</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F15" s="4">
+        <v>8000</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="3">
+        <v>31.02</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F16" s="4">
+        <v>5000</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="3">
+        <v>32.1</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" s="4">
+        <v>14999</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="3">
+        <v>32.100999999999999</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="F18" s="4">
+        <v>7999</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="3">
+        <v>32.101999999999997</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F19" s="4">
+        <v>6450</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" s="3">
+        <v>32.106000000000002</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="F20" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="3">
+        <v>32.106999999999999</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F21" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="3">
+        <v>32.107999999999997</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="F22" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="3">
+        <v>32.107999999999997</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="F23" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="3">
+        <v>32.109000000000002</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F24" s="4">
+        <v>2311.41</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="3">
+        <v>32.11</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F25" s="4">
+        <v>1491.69</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="3">
+        <v>32.110999999999997</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F26" s="4">
+        <v>2027.55</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="3">
+        <v>32.112000000000002</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F27" s="4">
+        <v>2652.88</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="3">
+        <v>32.112000000000002</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="4">
+        <v>2652.88</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="3">
+        <v>32.113999999999997</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F29" s="4">
+        <v>8999</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="3">
+        <v>32.115000000000002</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F30" s="4">
+        <v>8999</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="3">
+        <v>32.116</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F31" s="4">
+        <v>8999</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="3">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F32" s="4">
+        <v>6363.9</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="3">
+        <v>32.201000000000001</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F33" s="4">
+        <v>7092.3</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B34" s="3">
+        <v>32.203000000000003</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F34" s="4">
+        <v>9116.3799999999992</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="3">
+        <v>32.204999999999998</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="F35" s="4">
+        <v>4539.07</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B36" s="3">
+        <v>32.206000000000003</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="F36" s="4">
+        <v>4086.7</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="3">
+        <v>32.308999999999997</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="F37" s="4">
+        <v>3903.19</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B38" s="3">
+        <v>32.31</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F38" s="4">
+        <v>3903.19</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B39" s="3">
+        <v>32.311999999999998</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F39" s="4">
+        <v>10606.5</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B40" s="3">
+        <v>32.316000000000003</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="F40" s="4">
+        <v>3580.96</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B41" s="3">
+        <v>32.317</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="F41" s="4">
+        <v>3580.96</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B42" s="3">
+        <v>32.317999999999998</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F42" s="4">
+        <v>3580.96</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B43" s="3">
+        <v>32.32</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="F43" s="4">
+        <v>3580.96</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B44" s="3">
+        <v>32.320999999999998</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="F44" s="4">
+        <v>3580.96</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="3">
+        <v>32.322000000000003</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="F45" s="4">
+        <v>3580.96</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B46" s="3">
+        <v>32.323</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="F46" s="4">
+        <v>3580.96</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B47" s="3">
+        <v>32.4</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="F47" s="4">
+        <v>6478.76</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B48" s="3">
+        <v>32.405999999999999</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="F48" s="4">
+        <v>6478.76</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B49" s="3">
+        <v>32.406999999999996</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F49" s="4">
+        <v>8261.64</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B50" s="3">
+        <v>32.408000000000001</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="F50" s="4">
+        <v>8261.64</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B51" s="3">
+        <v>32.408999999999999</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="F51" s="4">
+        <v>9638.58</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B52" s="3">
+        <v>32.409999999999997</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F52" s="4">
+        <v>3648.64</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B53" s="3">
+        <v>32.411000000000001</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F53" s="4">
+        <v>3648.64</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B54" s="3">
+        <v>32.411999999999999</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="F54" s="4">
+        <v>2121.3000000000002</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B55" s="3">
+        <v>32.412999999999997</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="F55" s="4">
+        <v>2121.3000000000002</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B56" s="3">
+        <v>32.414000000000001</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="F56" s="4">
+        <v>2121.3000000000002</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B57" s="3">
+        <v>32.414999999999999</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="F57" s="4">
+        <v>2121.3000000000002</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B58" s="3">
+        <v>32.415999999999997</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="F58" s="4">
+        <v>4327.45</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B59" s="3">
+        <v>32.417000000000002</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="F59" s="4">
+        <v>3563.78</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B60" s="3">
+        <v>32.42</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="F60" s="4">
+        <v>14774.42</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B61" s="3">
+        <v>32.420999999999999</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="F61" s="4">
+        <v>11275.86</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B62" s="3">
+        <v>32.502000000000002</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F62" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B63" s="3">
+        <v>32.503</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="F63" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B64" s="3">
+        <v>32.503999999999998</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="F64" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B65" s="3">
+        <v>32.505000000000003</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="F65" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="3">
+        <v>32.506</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="F66" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B67" s="3">
+        <v>32.506999999999998</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F67" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B68" s="3">
+        <v>32.508000000000003</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="F68" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B69" s="3">
+        <v>32.509</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="F69" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B70" s="3">
+        <v>32.51</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="F70" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A71" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B71" s="3">
+        <v>32.511000000000003</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="F71" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A72" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B72" s="3">
+        <v>32.512</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="F72" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B73" s="3">
+        <v>32.512999999999998</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="F73" s="4">
+        <v>2581.7600000000002</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B74" s="3">
+        <v>32.514000000000003</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="F74" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B75" s="3">
+        <v>32.515000000000001</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="F75" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A76" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B76" s="3">
+        <v>32.515999999999998</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="F76" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A77" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B77" s="3">
+        <v>32.517000000000003</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F77" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A78" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B78" s="3">
+        <v>32.518000000000001</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="F78" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H78" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A79" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B79" s="3">
+        <v>32.518999999999998</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F79" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A80" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B80" s="3">
+        <v>32.520000000000003</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="F80" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A81" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B81" s="3">
+        <v>32.521000000000001</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="F81" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A82" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B82" s="3">
+        <v>32.521999999999998</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="F82" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A83" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B83" s="3">
+        <v>32.523000000000003</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="F83" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B84" s="3">
+        <v>32.524000000000001</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="F84" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A85" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B85" s="3">
+        <v>32.524999999999999</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="F85" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A86" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B86" s="3">
+        <v>32.526000000000003</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D86" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="F86" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A87" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B87" s="3">
+        <v>32.527000000000001</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="F87" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B88" s="3">
+        <v>32.527999999999999</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="F88" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B89" s="3">
+        <v>32.529000000000003</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="F89" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B90" s="3">
+        <v>32.53</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="F90" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B91" s="3">
+        <v>32.530999999999999</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="F91" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A92" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B92" s="3">
+        <v>32.531999999999996</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="F92" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H92" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A93" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B93" s="3">
+        <v>32.533000000000001</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="F93" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A94" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B94" s="3">
+        <v>32.533999999999999</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="F94" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A95" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B95" s="3">
+        <v>32.534999999999997</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="F95" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H95" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A96" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B96" s="3">
+        <v>32.536000000000001</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="F96" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A97" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B97" s="3">
+        <v>32.536999999999999</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="F97" s="4">
+        <v>1663.8</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A98" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B98" s="3">
+        <v>32.537999999999997</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="F98" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H98" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A99" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B99" s="3">
+        <v>32.539000000000001</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="F99" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A100" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B100" s="3">
+        <v>32.54</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="F100" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A101" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B101" s="3">
+        <v>32.540999999999997</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="F101" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A102" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B102" s="3">
+        <v>32.542000000000002</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="F102" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A103" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B103" s="3">
+        <v>32.542999999999999</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="F103" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A104" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B104" s="3">
+        <v>32.543999999999997</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="F104" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A105" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B105" s="3">
+        <v>32.545000000000002</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="F105" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G105" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A106" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B106" s="3">
+        <v>32.545999999999999</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="F106" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H106" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A107" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B107" s="3">
+        <v>32.546999999999997</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="F107" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A108" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B108" s="3">
+        <v>32.548000000000002</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="F108" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A109" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B109" s="3">
+        <v>32.548999999999999</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="F109" s="4">
+        <v>1606.43</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H109" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A110" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B110" s="3">
+        <v>32.57</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="F110" s="4">
+        <v>13999</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A111" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B111" s="3">
+        <v>32.603000000000002</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="F111" s="4">
+        <v>2450.92</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A112" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B112" s="3">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="F112" s="4">
+        <v>7999</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A113" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B113" s="3">
+        <v>32.701000000000001</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="F113" s="4">
+        <v>9116.3799999999992</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A114" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B114" s="3">
+        <v>32.701999999999998</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="F114" s="4">
+        <v>6437.03</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A115" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B115" s="3">
+        <v>32.713999999999999</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F115" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A116" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B116" s="3">
+        <v>32.715000000000003</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F116" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G116" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H116" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A117" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B117" s="3">
+        <v>32.716000000000001</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="F117" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A118" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B118" s="3">
+        <v>32.716999999999999</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="F118" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A119" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B119" s="3">
+        <v>32.718000000000004</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F119" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A120" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B120" s="3">
+        <v>32.719000000000001</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F120" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A121" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B121" s="3">
+        <v>32.72</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="F121" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A122" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B122" s="3">
+        <v>32.720999999999997</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="F122" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G122" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A123" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B123" s="3">
+        <v>32.722000000000001</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F123" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G123" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H123" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A124" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B124" s="3">
+        <v>32.722999999999999</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="F124" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G124" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A125" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B125" s="3">
+        <v>32.723999999999997</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="F125" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G125" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H125" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A126" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B126" s="3">
+        <v>32.725000000000001</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="F126" s="4">
+        <v>1830.18</v>
+      </c>
+      <c r="G126" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H126" s="1" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A127" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B127" s="3">
+        <v>32.729999999999997</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="F127" s="4">
+        <v>9105.24</v>
+      </c>
+      <c r="G127" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H127" s="1" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A128" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B128" s="3">
+        <v>32.75</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="F128" s="4">
+        <v>7999</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A129" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B129" s="3">
+        <v>32.750999999999998</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="F129" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G129" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H129" s="1" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A130" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B130" s="3">
+        <v>32.752000000000002</v>
+      </c>
+      <c r="C130" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D130" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="F130" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G130" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A131" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B131" s="3">
+        <v>32.76</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D131" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="F131" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G131" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H131" s="1" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A132" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B132" s="3">
+        <v>32.801000000000002</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D132" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="F132" s="4">
+        <v>6987.97</v>
+      </c>
+      <c r="G132" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H132" s="1" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A133" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B133" s="3">
+        <v>32.802</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D133" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="F133" s="4">
+        <v>6987.97</v>
+      </c>
+      <c r="G133" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H133" s="1" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A134" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B134" s="3">
+        <v>32.802999999999997</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="F134" s="4">
+        <v>3993.13</v>
+      </c>
+      <c r="G134" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H134" s="1" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A135" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B135" s="3">
+        <v>32.804000000000002</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D135" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="F135" s="4">
+        <v>3993.13</v>
+      </c>
+      <c r="G135" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H135" s="1" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A136" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B136" s="3">
+        <v>32.805</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D136" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="F136" s="4">
+        <v>3493.99</v>
+      </c>
+      <c r="G136" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A137" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B137" s="3">
+        <v>32.805999999999997</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D137" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="F137" s="4">
+        <v>3493.99</v>
+      </c>
+      <c r="G137" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H137" s="1" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A138" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B138" s="3">
+        <v>32.807000000000002</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D138" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="F138" s="4">
+        <v>2994.84</v>
+      </c>
+      <c r="G138" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H138" s="1" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A139" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B139" s="3">
+        <v>32.808</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D139" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="F139" s="4">
+        <v>2994.84</v>
+      </c>
+      <c r="G139" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H139" s="1" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A140" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B140" s="3">
+        <v>32.880000000000003</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D140" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="F140" s="4">
+        <v>14999</v>
+      </c>
+      <c r="G140" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H140" s="1" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A141" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B141" s="3">
+        <v>33.020000000000003</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D141" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="F141" s="4">
+        <v>10700</v>
+      </c>
+      <c r="G141" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H141" s="1" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A142" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B142" s="3">
+        <v>33.021000000000001</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D142" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="F142" s="4">
+        <v>3999</v>
+      </c>
+      <c r="G142" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H142" s="1" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A143" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B143" s="3">
+        <v>33.021999999999998</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D143" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="F143" s="4">
+        <v>3999</v>
+      </c>
+      <c r="G143" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H143" s="1" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A144" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B144" s="3">
+        <v>33.203000000000003</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D144" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F144" s="4">
+        <v>5700</v>
+      </c>
+      <c r="G144" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A145" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B145" s="3">
+        <v>33.204000000000001</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D145" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F145" s="4">
+        <v>5700</v>
+      </c>
+      <c r="G145" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A146" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B146" s="3">
+        <v>33.207999999999998</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D146" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F146" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G146" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A147" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B147" s="3">
+        <v>33.209000000000003</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D147" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F147" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G147" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A148" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B148" s="3">
+        <v>33.209000000000003</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D148" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F148" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G148" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A149" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B149" s="3">
+        <v>33.21</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F149" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G149" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A150" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B150" s="3">
+        <v>33.210999999999999</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D150" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F150" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G150" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A151" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B151" s="3">
+        <v>33.212000000000003</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F151" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G151" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A152" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B152" s="3">
+        <v>33.213000000000001</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D152" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F152" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G152" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A153" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B153" s="3">
+        <v>33.213999999999999</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D153" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F153" s="4">
+        <v>6500</v>
+      </c>
+      <c r="G153" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A154" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B154" s="3">
+        <v>33.301000000000002</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D154" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="F154" s="4">
+        <v>5800</v>
+      </c>
+      <c r="G154" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A155" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B155" s="3">
+        <v>33.302</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D155" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="F155" s="4">
+        <v>5800</v>
+      </c>
+      <c r="G155" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A156" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B156" s="3">
+        <v>33.302999999999997</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D156" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="F156" s="4">
+        <v>5700</v>
+      </c>
+      <c r="G156" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A157" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B157" s="3">
+        <v>33.304000000000002</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D157" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F157" s="4">
+        <v>5700</v>
+      </c>
+      <c r="G157" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A158" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B158" s="3">
+        <v>33.305</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D158" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F158" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G158" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A159" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B159" s="3">
+        <v>33.305999999999997</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D159" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F159" s="4">
+        <v>5250</v>
+      </c>
+      <c r="G159" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A160" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B160" s="3">
+        <v>33.307000000000002</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D160" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F160" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G160" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A161" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B161" s="3">
+        <v>33.308</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D161" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F161" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G161" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A162" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B162" s="3">
+        <v>33.308999999999997</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D162" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F162" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G162" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A163" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B163" s="3">
+        <v>33.31</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D163" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F163" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A164" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B164" s="3">
+        <v>33.31</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D164" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F164" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G164" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A165" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B165" s="3">
+        <v>33.311</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D165" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F165" s="4">
+        <v>5000</v>
+      </c>
+      <c r="G165" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A166" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B166" s="3">
+        <v>33.311</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D166" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F166" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G166" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A167" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B167" s="3">
+        <v>33.311999999999998</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="F167" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G167" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A168" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B168" s="3">
+        <v>33.313000000000002</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="F168" s="4">
+        <v>6999</v>
+      </c>
+      <c r="G168" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A169" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B169" s="3">
+        <v>33.314</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D169" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="F169" s="4">
+        <v>7999</v>
+      </c>
+      <c r="G169" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A170" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B170" s="3">
+        <v>33.402000000000001</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D170" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F170" s="4">
+        <v>5700</v>
+      </c>
+      <c r="G170" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A171" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B171" s="3">
+        <v>33.402999999999999</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D171" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="E171" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F171" s="4">
+        <v>5700</v>
+      </c>
+      <c r="G171" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A172" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B172" s="3">
+        <v>33.404000000000003</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D172" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="E172" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F172" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G172" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A173" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B173" s="3">
+        <v>33.405000000000001</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D173" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F173" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G173" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A174" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B174" s="3">
+        <v>33.406999999999996</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D174" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="E174" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F174" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G174" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A175" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B175" s="3">
+        <v>33.408000000000001</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D175" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="E175" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F175" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G175" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A176" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B176" s="3">
+        <v>33.408999999999999</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D176" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="E176" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F176" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G176" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A177" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B177" s="3">
+        <v>33.409999999999997</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D177" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="E177" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="F177" s="4">
+        <v>3999</v>
+      </c>
+      <c r="G177" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A178" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B178" s="3">
+        <v>33.502000000000002</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D178" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="E178" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F178" s="4">
+        <v>3999</v>
+      </c>
+      <c r="G178" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A179" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B179" s="3">
+        <v>33.503</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D179" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="E179" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F179" s="4">
+        <v>5000</v>
+      </c>
+      <c r="G179" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A180" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B180" s="3">
+        <v>33.503999999999998</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D180" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E180" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F180" s="4">
+        <v>5000</v>
+      </c>
+      <c r="G180" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A181" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B181" s="3">
+        <v>33.505000000000003</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="D181" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="E181" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F181" s="4">
+        <v>5000</v>
+      </c>
+      <c r="G181" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A182" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B182" s="3">
+        <v>34.020000000000003</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="D182" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="F182" s="4">
+        <v>1500</v>
+      </c>
+      <c r="G182" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H182" s="1" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A183" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B183" s="3">
+        <v>34.03</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="D183" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="F183" s="4">
+        <v>1500</v>
+      </c>
+      <c r="G183" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H183" s="1" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A184" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B184" s="3">
+        <v>39.103000000000002</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="E184" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F184" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G184" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H184" s="1" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A185" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B185" s="3">
+        <v>45.11</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D185" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="E185" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="F185" s="4">
+        <v>15000</v>
+      </c>
+      <c r="G185" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H185" s="1" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A186" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B186" s="3">
+        <v>45.12</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E186" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="F186" s="4">
+        <v>8000</v>
+      </c>
+      <c r="G186" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A187" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B187" s="3">
+        <v>52.07</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D187" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="E187" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="F187" s="4">
+        <v>19999</v>
+      </c>
+      <c r="G187" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H187" s="1" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A188" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B188" s="3">
+        <v>52.08</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D188" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="E188" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F188" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G188" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H188" s="1" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A189" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B189" s="3">
+        <v>52.09</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D189" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="E189" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="F189" s="4"/>
+      <c r="G189" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H189" s="1" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A190" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B190" s="3">
+        <v>52.1</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D190" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="E190" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F190" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G190" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H190" s="1" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A191" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B191" s="3">
+        <v>52.11</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D191" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="E191" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="F191" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G191" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H191" s="1" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A192" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B192" s="3">
+        <v>52.12</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D192" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E192" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F192" s="4">
+        <v>1500</v>
+      </c>
+      <c r="G192" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H192" s="1" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A193" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B193" s="3">
+        <v>54.01</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D193" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="E193" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F193" s="4">
+        <v>750</v>
+      </c>
+      <c r="G193" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H193" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A194" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B194" s="3">
+        <v>54.011000000000003</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D194" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="E194" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F194" s="4">
+        <v>750</v>
+      </c>
+      <c r="G194" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H194" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A195" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B195" s="3">
+        <v>54.012</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D195" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="E195" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F195" s="4">
+        <v>750</v>
+      </c>
+      <c r="G195" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H195" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A196" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B196" s="3">
+        <v>54.012999999999998</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D196" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="E196" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F196" s="4">
+        <v>750</v>
+      </c>
+      <c r="G196" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H196" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A197" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B197" s="3">
+        <v>54.014000000000003</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D197" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="E197" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F197" s="4">
+        <v>750</v>
+      </c>
+      <c r="G197" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H197" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A198" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B198" s="3">
+        <v>54.015000000000001</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D198" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="E198" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F198" s="4">
+        <v>750</v>
+      </c>
+      <c r="G198" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H198" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A199" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B199" s="3">
+        <v>54.02</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D199" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="E199" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F199" s="4">
+        <v>750</v>
+      </c>
+      <c r="G199" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H199" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A200" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B200" s="3">
+        <v>54.021000000000001</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D200" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="E200" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F200" s="4">
+        <v>750</v>
+      </c>
+      <c r="G200" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H200" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A201" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B201" s="3">
+        <v>54.021999999999998</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D201" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="E201" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F201" s="4">
+        <v>750</v>
+      </c>
+      <c r="G201" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H201" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A202" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B202" s="3">
+        <v>54.023000000000003</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D202" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="E202" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F202" s="4">
+        <v>500</v>
+      </c>
+      <c r="G202" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H202" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A203" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B203" s="3">
+        <v>54.024000000000001</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D203" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="E203" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F203" s="4">
+        <v>500</v>
+      </c>
+      <c r="G203" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H203" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A204" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B204" s="3">
+        <v>54.024999999999999</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D204" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="E204" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F204" s="4">
+        <v>500</v>
+      </c>
+      <c r="G204" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H204" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A205" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B205" s="3">
+        <v>54.03</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D205" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="E205" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F205" s="4">
+        <v>250</v>
+      </c>
+      <c r="G205" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H205" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A206" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B206" s="3">
+        <v>54.030999999999999</v>
+      </c>
+      <c r="C206" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D206" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="E206" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F206" s="4">
+        <v>250</v>
+      </c>
+      <c r="G206" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H206" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A207" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B207" s="3">
+        <v>62.11</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D207" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="E207" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F207" s="4">
+        <v>4350</v>
+      </c>
+      <c r="G207" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A208" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B208" s="3">
+        <v>62.12</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="E208" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F208" s="4">
+        <v>4000</v>
+      </c>
+      <c r="G208" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H208" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A209" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B209" s="3">
+        <v>62.13</v>
+      </c>
+      <c r="C209" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D209" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="E209" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F209" s="4">
+        <v>4000</v>
+      </c>
+      <c r="G209" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H209" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A210" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B210" s="3">
+        <v>62.14</v>
+      </c>
+      <c r="C210" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="D210" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="E210" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F210" s="4">
+        <v>4000</v>
+      </c>
+      <c r="G210" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H210" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A211" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B211" s="3">
+        <v>69</v>
+      </c>
+      <c r="C211" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D211" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="E211" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="F211" s="4">
+        <v>9000</v>
+      </c>
+      <c r="G211" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H211" s="1" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A212" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B212" s="3">
+        <v>70.010000000000005</v>
+      </c>
+      <c r="C212" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D212" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="E212" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="F212" s="4">
+        <v>5000</v>
+      </c>
+      <c r="G212" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H212" s="1" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A213" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B213" s="3">
+        <v>74.400000000000006</v>
+      </c>
+      <c r="C213" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D213" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="E213" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="F213" s="4">
+        <v>13810</v>
+      </c>
+      <c r="G213" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A214" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B214" s="3">
+        <v>74.400999999999996</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D214" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="E214" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="F214" s="4">
+        <v>12000</v>
+      </c>
+      <c r="G214" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H214" s="1" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A215" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B215" s="3">
+        <v>74.421000000000006</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D215" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="E215" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="F215" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G215" s="2"/>
+    </row>
+    <row r="216" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A216" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B216" s="3">
+        <v>76.099999999999994</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D216" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="E216" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="F216" s="4">
+        <v>8000</v>
+      </c>
+      <c r="G216" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H216" s="1" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A217" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B217" s="3">
+        <v>79</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="E217" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F217" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G217" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H217" s="1" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A218" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B218" s="3">
+        <v>79.001000000000005</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D218" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="E218" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F218" s="4">
+        <v>1500</v>
+      </c>
+      <c r="G218" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H218" s="1" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A219" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B219" s="3">
+        <v>79.001000000000005</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="E219" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F219" s="4">
+        <v>500</v>
+      </c>
+      <c r="G219" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H219" s="1" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A220" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B220" s="3">
+        <v>79.3</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D220" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="E220" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="F220" s="4">
+        <v>3500</v>
+      </c>
+      <c r="G220" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H220" s="1" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A221" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B221" s="3">
+        <v>79.301000000000002</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="E221" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="F221" s="4">
+        <v>3500</v>
+      </c>
+      <c r="G221" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H221" s="1" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A222" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B222" s="3">
+        <v>79.302000000000007</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D222" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="F222" s="4">
+        <v>500</v>
+      </c>
+      <c r="G222" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H222" s="1" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A223" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B223" s="3">
+        <v>88.01</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="F223" s="4">
+        <v>3210</v>
+      </c>
+      <c r="G223" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A224" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B224" s="3">
+        <v>88.03</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D224" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="E224" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="F224" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G224" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A225" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B225" s="3">
+        <v>88.031000000000006</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="E225" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="F225" s="4">
+        <v>0</v>
+      </c>
+      <c r="G225" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H225" s="1" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A226" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B226" s="3">
+        <v>89</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D226" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="E226" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="F226" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G226" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H226" s="1" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A227" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B227" s="3">
+        <v>89.1</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="F227" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G227" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H227" s="1" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A228" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B228" s="3">
+        <v>89.12</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D228" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="E228" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="F228" s="4">
+        <v>8999</v>
+      </c>
+      <c r="G228" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H228" s="1" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A229" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B229" s="3">
+        <v>89.2</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="E229" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="F229" s="4">
+        <v>7999</v>
+      </c>
+      <c r="G229" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H229" s="1" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A230" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B230" s="3">
+        <v>90.1</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D230" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="F230" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G230" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H230" s="1" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A231" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B231" s="3">
+        <v>90.100999999999999</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="F231" s="4">
+        <v>333</v>
+      </c>
+      <c r="G231" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A232" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B232" s="3">
+        <v>94.102000000000004</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="F232" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G232" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A233" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B233" s="3">
+        <v>221</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F233" s="4">
+        <v>283.33</v>
+      </c>
+      <c r="G233" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A234" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B234" s="3">
+        <v>222</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D234" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="F234" s="4">
+        <v>283.33</v>
+      </c>
+      <c r="G234" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A235" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B235" s="3">
+        <v>223</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="F235" s="4">
+        <v>283.33</v>
+      </c>
+      <c r="G235" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A236" s="2"/>
+      <c r="B236" s="3"/>
+      <c r="C236" s="2"/>
+      <c r="D236" s="2"/>
+      <c r="F236" s="4"/>
+      <c r="G236" s="2"/>
+    </row>
+    <row r="237" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A237" s="2"/>
+      <c r="B237" s="3"/>
+      <c r="C237" s="2"/>
+      <c r="D237" s="2"/>
+      <c r="F237" s="4"/>
+      <c r="G237" s="2"/>
+    </row>
+    <row r="238" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A238" s="2"/>
+      <c r="B238" s="3"/>
+      <c r="C238" s="2"/>
+      <c r="D238" s="2"/>
+      <c r="F238" s="4"/>
+      <c r="G238" s="2"/>
+    </row>
+    <row r="239" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A239" s="2"/>
+      <c r="B239" s="3"/>
+      <c r="C239" s="2"/>
+      <c r="D239" s="2"/>
+      <c r="F239" s="4"/>
+      <c r="G239" s="2"/>
+    </row>
+    <row r="240" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A240" s="2"/>
+      <c r="B240" s="3"/>
+      <c r="C240" s="2"/>
+      <c r="D240" s="2"/>
+      <c r="F240" s="4"/>
+      <c r="G240" s="2"/>
+    </row>
+    <row r="241" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A241" s="2"/>
+      <c r="B241" s="3"/>
+      <c r="C241" s="2"/>
+      <c r="D241" s="2"/>
+      <c r="F241" s="4"/>
+      <c r="G241" s="2"/>
+    </row>
+    <row r="242" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A242" s="2"/>
+      <c r="B242" s="3"/>
+      <c r="C242" s="2"/>
+      <c r="D242" s="2"/>
+      <c r="F242" s="4"/>
+      <c r="G242" s="2"/>
+    </row>
+    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A243" s="2"/>
+      <c r="B243" s="3"/>
+      <c r="C243" s="2"/>
+      <c r="D243" s="2"/>
+      <c r="F243" s="4"/>
+      <c r="G243" s="2"/>
+    </row>
+    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A244" s="2"/>
+      <c r="B244" s="3"/>
+      <c r="C244" s="2"/>
+      <c r="D244" s="2"/>
+      <c r="F244" s="4"/>
+      <c r="G244" s="2"/>
+    </row>
+    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A245" s="2"/>
+      <c r="B245" s="3"/>
+      <c r="C245" s="2"/>
+      <c r="D245" s="2"/>
+      <c r="F245" s="4"/>
+      <c r="G245" s="2"/>
+    </row>
+    <row r="246" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A246" s="2"/>
+      <c r="B246" s="3"/>
+      <c r="C246" s="2"/>
+      <c r="D246" s="2"/>
+      <c r="F246" s="4"/>
+      <c r="G246" s="2"/>
+    </row>
+    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A247" s="2"/>
+      <c r="B247" s="3"/>
+      <c r="C247" s="2"/>
+      <c r="D247" s="2"/>
+      <c r="F247" s="4"/>
+      <c r="G247" s="2"/>
+    </row>
+    <row r="248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A248" s="2"/>
+      <c r="B248" s="3"/>
+      <c r="C248" s="2"/>
+      <c r="D248" s="2"/>
+      <c r="F248" s="4"/>
+      <c r="G248" s="2"/>
+    </row>
+    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A249" s="2"/>
+      <c r="B249" s="3"/>
+      <c r="C249" s="2"/>
+      <c r="D249" s="2"/>
+      <c r="F249" s="4"/>
+      <c r="G249" s="2"/>
+    </row>
+    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A250" s="2"/>
+      <c r="B250" s="3"/>
+      <c r="C250" s="2"/>
+      <c r="D250" s="2"/>
+      <c r="F250" s="4"/>
+      <c r="G250" s="2"/>
+    </row>
+    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A251" s="2"/>
+      <c r="B251" s="3"/>
+      <c r="C251" s="2"/>
+      <c r="D251" s="2"/>
+      <c r="F251" s="4"/>
+      <c r="G251" s="2"/>
+    </row>
+    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A252" s="2"/>
+      <c r="B252" s="3"/>
+      <c r="C252" s="2"/>
+      <c r="D252" s="2"/>
+      <c r="F252" s="4"/>
+      <c r="G252" s="2"/>
+    </row>
+    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A253" s="2"/>
+      <c r="B253" s="3"/>
+      <c r="C253" s="2"/>
+      <c r="D253" s="2"/>
+      <c r="F253" s="4"/>
+      <c r="G253" s="2"/>
+    </row>
+    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A254" s="2"/>
+      <c r="B254" s="3"/>
+      <c r="C254" s="2"/>
+      <c r="D254" s="2"/>
+      <c r="F254" s="4"/>
+      <c r="G254" s="2"/>
+    </row>
+    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A255" s="2"/>
+      <c r="B255" s="3"/>
+      <c r="C255" s="2"/>
+      <c r="D255" s="2"/>
+      <c r="F255" s="4"/>
+      <c r="G255" s="2"/>
+    </row>
+    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A256" s="2"/>
+      <c r="B256" s="3"/>
+      <c r="C256" s="2"/>
+      <c r="D256" s="2"/>
+      <c r="F256" s="4"/>
+      <c r="G256" s="2"/>
+    </row>
+    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A257" s="2"/>
+      <c r="B257" s="3"/>
+      <c r="C257" s="2"/>
+      <c r="D257" s="2"/>
+      <c r="F257" s="4"/>
+      <c r="G257" s="2"/>
+    </row>
+    <row r="258" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A258" s="2"/>
+      <c r="B258" s="3"/>
+      <c r="C258" s="2"/>
+      <c r="D258" s="2"/>
+      <c r="F258" s="4"/>
+      <c r="G258" s="2"/>
+    </row>
+    <row r="259" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A259" s="2"/>
+      <c r="B259" s="3"/>
+      <c r="C259" s="2"/>
+      <c r="D259" s="2"/>
+      <c r="F259" s="4"/>
+      <c r="G259" s="2"/>
+    </row>
+    <row r="260" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A260" s="2"/>
+      <c r="B260" s="3"/>
+      <c r="C260" s="2"/>
+      <c r="D260" s="2"/>
+      <c r="F260" s="4"/>
+      <c r="G260" s="2"/>
+    </row>
+    <row r="261" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A261" s="2"/>
+      <c r="B261" s="3"/>
+      <c r="C261" s="2"/>
+      <c r="D261" s="2"/>
+      <c r="F261" s="4"/>
+      <c r="G261" s="2"/>
+    </row>
+    <row r="262" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A262" s="2"/>
+      <c r="B262" s="3"/>
+      <c r="C262" s="2"/>
+      <c r="D262" s="2"/>
+      <c r="F262" s="4"/>
+      <c r="G262" s="2"/>
+    </row>
+    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A263" s="2"/>
+      <c r="B263" s="3"/>
+      <c r="C263" s="2"/>
+      <c r="D263" s="2"/>
+      <c r="F263" s="4"/>
+      <c r="G263" s="2"/>
+    </row>
+    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A264" s="2"/>
+      <c r="B264" s="3"/>
+      <c r="C264" s="2"/>
+      <c r="D264" s="2"/>
+      <c r="F264" s="4"/>
+      <c r="G264" s="2"/>
+    </row>
+    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A265" s="2"/>
+      <c r="B265" s="3"/>
+      <c r="C265" s="2"/>
+      <c r="D265" s="2"/>
+      <c r="F265" s="4"/>
+      <c r="G265" s="2"/>
+    </row>
+    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A266" s="2"/>
+      <c r="B266" s="3"/>
+      <c r="C266" s="2"/>
+      <c r="D266" s="2"/>
+      <c r="F266" s="4"/>
+      <c r="G266" s="2"/>
+    </row>
+    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A267" s="2"/>
+      <c r="B267" s="3"/>
+      <c r="C267" s="2"/>
+      <c r="D267" s="2"/>
+      <c r="F267" s="4"/>
+      <c r="G267" s="2"/>
+    </row>
+    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A268" s="2"/>
+      <c r="B268" s="3"/>
+      <c r="C268" s="2"/>
+      <c r="D268" s="2"/>
+      <c r="F268" s="4"/>
+      <c r="G268" s="2"/>
+    </row>
+    <row r="269" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A269" s="2"/>
+      <c r="B269" s="3"/>
+      <c r="C269" s="2"/>
+      <c r="D269" s="2"/>
+      <c r="F269" s="4"/>
+      <c r="G269" s="2"/>
+    </row>
+    <row r="270" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A270" s="2"/>
+      <c r="B270" s="3"/>
+      <c r="C270" s="2"/>
+      <c r="D270" s="2"/>
+      <c r="F270" s="4"/>
+      <c r="G270" s="2"/>
+    </row>
+    <row r="271" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A271" s="2"/>
+      <c r="B271" s="3"/>
+      <c r="C271" s="2"/>
+      <c r="D271" s="2"/>
+      <c r="F271" s="4"/>
+      <c r="G271" s="2"/>
+    </row>
+    <row r="272" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A272" s="2"/>
+      <c r="B272" s="3"/>
+      <c r="C272" s="2"/>
+      <c r="D272" s="2"/>
+      <c r="F272" s="4"/>
+      <c r="G272" s="2"/>
+    </row>
+    <row r="273" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A273" s="2"/>
+      <c r="B273" s="3"/>
+      <c r="C273" s="2"/>
+      <c r="D273" s="2"/>
+      <c r="F273" s="4"/>
+      <c r="G273" s="2"/>
+    </row>
+    <row r="274" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A274" s="2"/>
+      <c r="B274" s="3"/>
+      <c r="C274" s="2"/>
+      <c r="D274" s="2"/>
+      <c r="F274" s="4"/>
+      <c r="G274" s="2"/>
+    </row>
+    <row r="275" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A275" s="2"/>
+      <c r="B275" s="3"/>
+      <c r="C275" s="2"/>
+      <c r="D275" s="2"/>
+      <c r="F275" s="4"/>
+      <c r="G275" s="2"/>
+    </row>
+    <row r="276" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A276" s="2"/>
+      <c r="B276" s="3"/>
+      <c r="C276" s="2"/>
+      <c r="D276" s="2"/>
+      <c r="F276" s="4"/>
+      <c r="G276" s="2"/>
+    </row>
+    <row r="277" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A277" s="2"/>
+      <c r="B277" s="3"/>
+      <c r="C277" s="2"/>
+      <c r="D277" s="2"/>
+      <c r="F277" s="4"/>
+      <c r="G277" s="2"/>
+    </row>
+    <row r="278" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A278" s="2"/>
+      <c r="B278" s="3"/>
+      <c r="C278" s="2"/>
+      <c r="D278" s="2"/>
+      <c r="F278" s="4"/>
+      <c r="G278" s="2"/>
+    </row>
+    <row r="279" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A279" s="2"/>
+      <c r="B279" s="3"/>
+      <c r="C279" s="2"/>
+      <c r="D279" s="2"/>
+      <c r="F279" s="4"/>
+      <c r="G279" s="2"/>
+    </row>
+    <row r="280" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A280" s="2"/>
+      <c r="B280" s="3"/>
+      <c r="C280" s="2"/>
+      <c r="D280" s="2"/>
+      <c r="F280" s="4"/>
+      <c r="G280" s="2"/>
+    </row>
+    <row r="281" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A281" s="2"/>
+      <c r="B281" s="3"/>
+      <c r="C281" s="2"/>
+      <c r="D281" s="2"/>
+      <c r="F281" s="4"/>
+      <c r="G281" s="2"/>
+    </row>
+    <row r="282" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A282" s="2"/>
+      <c r="B282" s="3"/>
+      <c r="C282" s="2"/>
+      <c r="D282" s="2"/>
+      <c r="F282" s="4"/>
+      <c r="G282" s="2"/>
+    </row>
+    <row r="283" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A283" s="2"/>
+      <c r="B283" s="3"/>
+      <c r="C283" s="2"/>
+      <c r="D283" s="2"/>
+      <c r="F283" s="4"/>
+      <c r="G283" s="2"/>
+    </row>
+    <row r="284" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A284" s="2"/>
+      <c r="B284" s="3"/>
+      <c r="C284" s="2"/>
+      <c r="D284" s="2"/>
+      <c r="F284" s="4"/>
+      <c r="G284" s="2"/>
+    </row>
+    <row r="285" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A285" s="2"/>
+      <c r="B285" s="3"/>
+      <c r="C285" s="2"/>
+      <c r="D285" s="2"/>
+      <c r="F285" s="4"/>
+      <c r="G285" s="2"/>
+    </row>
+    <row r="286" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A286" s="2"/>
+      <c r="B286" s="3"/>
+      <c r="C286" s="2"/>
+      <c r="D286" s="2"/>
+      <c r="F286" s="4"/>
+      <c r="G286" s="2"/>
+    </row>
+    <row r="287" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A287" s="2"/>
+      <c r="B287" s="3"/>
+      <c r="C287" s="2"/>
+      <c r="D287" s="2"/>
+      <c r="F287" s="4"/>
+      <c r="G287" s="2"/>
+    </row>
+    <row r="288" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A288" s="2"/>
+      <c r="B288" s="3"/>
+      <c r="C288" s="2"/>
+      <c r="D288" s="2"/>
+      <c r="F288" s="4"/>
+      <c r="G288" s="2"/>
+    </row>
+    <row r="289" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A289" s="2"/>
+      <c r="B289" s="3"/>
+      <c r="C289" s="2"/>
+      <c r="D289" s="2"/>
+      <c r="F289" s="4"/>
+      <c r="G289" s="2"/>
+    </row>
+    <row r="290" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A290" s="2"/>
+      <c r="B290" s="3"/>
+      <c r="C290" s="2"/>
+      <c r="D290" s="2"/>
+      <c r="F290" s="4"/>
+      <c r="G290" s="2"/>
+    </row>
+    <row r="291" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A291" s="2"/>
+      <c r="B291" s="3"/>
+      <c r="C291" s="2"/>
+      <c r="D291" s="2"/>
+      <c r="F291" s="4"/>
+      <c r="G291" s="2"/>
+    </row>
+    <row r="292" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A292" s="2"/>
+      <c r="B292" s="3"/>
+      <c r="C292" s="2"/>
+      <c r="D292" s="2"/>
+      <c r="F292" s="4"/>
+      <c r="G292" s="2"/>
+    </row>
+    <row r="293" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A293" s="2"/>
+      <c r="B293" s="3"/>
+      <c r="C293" s="2"/>
+      <c r="D293" s="2"/>
+      <c r="F293" s="4"/>
+      <c r="G293" s="2"/>
+    </row>
+    <row r="294" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A294" s="2"/>
+      <c r="B294" s="3"/>
+      <c r="C294" s="2"/>
+      <c r="D294" s="2"/>
+      <c r="F294" s="4"/>
+      <c r="G294" s="2"/>
+    </row>
+    <row r="295" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A295" s="2"/>
+      <c r="B295" s="3"/>
+      <c r="C295" s="2"/>
+      <c r="D295" s="2"/>
+      <c r="F295" s="4"/>
+      <c r="G295" s="2"/>
+    </row>
+    <row r="296" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A296" s="2"/>
+      <c r="B296" s="3"/>
+      <c r="C296" s="2"/>
+      <c r="D296" s="2"/>
+      <c r="F296" s="4"/>
+      <c r="G296" s="2"/>
+    </row>
+    <row r="297" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A297" s="2"/>
+      <c r="B297" s="3"/>
+      <c r="C297" s="2"/>
+      <c r="D297" s="2"/>
+      <c r="F297" s="4"/>
+      <c r="G297" s="2"/>
+    </row>
+    <row r="298" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A298" s="2"/>
+      <c r="B298" s="3"/>
+      <c r="C298" s="2"/>
+      <c r="D298" s="2"/>
+      <c r="F298" s="4"/>
+      <c r="G298" s="2"/>
+    </row>
+    <row r="299" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A299" s="2"/>
+      <c r="B299" s="3"/>
+      <c r="C299" s="2"/>
+      <c r="D299" s="2"/>
+      <c r="F299" s="4"/>
+      <c r="G299" s="2"/>
+    </row>
+    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A300" s="2"/>
+      <c r="B300" s="3"/>
+      <c r="C300" s="2"/>
+      <c r="D300" s="2"/>
+      <c r="F300" s="4"/>
+      <c r="G300" s="2"/>
+    </row>
+    <row r="301" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A301" s="2"/>
+      <c r="B301" s="3"/>
+      <c r="C301" s="2"/>
+      <c r="D301" s="2"/>
+      <c r="F301" s="4"/>
+      <c r="G301" s="2"/>
+    </row>
+    <row r="302" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A302" s="2"/>
+      <c r="B302" s="3"/>
+      <c r="C302" s="2"/>
+      <c r="D302" s="2"/>
+      <c r="F302" s="4"/>
+      <c r="G302" s="2"/>
+    </row>
+    <row r="303" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A303" s="2"/>
+      <c r="B303" s="3"/>
+      <c r="C303" s="2"/>
+      <c r="D303" s="2"/>
+      <c r="F303" s="4"/>
+      <c r="G303" s="2"/>
+    </row>
+    <row r="304" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A304" s="2"/>
+      <c r="B304" s="3"/>
+      <c r="C304" s="2"/>
+      <c r="D304" s="2"/>
+      <c r="F304" s="4"/>
+      <c r="G304" s="2"/>
+    </row>
+    <row r="305" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A305" s="2"/>
+      <c r="B305" s="3"/>
+      <c r="C305" s="2"/>
+      <c r="D305" s="2"/>
+      <c r="F305" s="4"/>
+      <c r="G305" s="2"/>
+    </row>
+    <row r="306" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A306" s="2"/>
+      <c r="B306" s="3"/>
+      <c r="C306" s="2"/>
+      <c r="D306" s="2"/>
+      <c r="F306" s="4"/>
+      <c r="G306" s="2"/>
+    </row>
+    <row r="307" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A307" s="2"/>
+      <c r="B307" s="3"/>
+      <c r="C307" s="2"/>
+      <c r="D307" s="2"/>
+      <c r="F307" s="4"/>
+      <c r="G307" s="2"/>
+    </row>
+    <row r="308" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A308" s="2"/>
+      <c r="B308" s="3"/>
+      <c r="C308" s="2"/>
+      <c r="D308" s="2"/>
+      <c r="F308" s="4"/>
+      <c r="G308" s="2"/>
+    </row>
+    <row r="309" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A309" s="2"/>
+      <c r="B309" s="3"/>
+      <c r="C309" s="2"/>
+      <c r="D309" s="2"/>
+      <c r="F309" s="4"/>
+      <c r="G309" s="2"/>
+    </row>
+    <row r="310" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A310" s="2"/>
+      <c r="B310" s="3"/>
+      <c r="C310" s="2"/>
+      <c r="D310" s="2"/>
+      <c r="F310" s="4"/>
+      <c r="G310" s="2"/>
+    </row>
+    <row r="311" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A311" s="2"/>
+      <c r="B311" s="3"/>
+      <c r="C311" s="2"/>
+      <c r="D311" s="2"/>
+      <c r="F311" s="4"/>
+      <c r="G311" s="2"/>
+    </row>
+    <row r="312" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A312" s="2"/>
+      <c r="B312" s="3"/>
+      <c r="C312" s="2"/>
+      <c r="D312" s="2"/>
+      <c r="F312" s="4"/>
+      <c r="G312" s="2"/>
+    </row>
+    <row r="313" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A313" s="2"/>
+      <c r="B313" s="3"/>
+      <c r="C313" s="2"/>
+      <c r="D313" s="2"/>
+      <c r="F313" s="4"/>
+      <c r="G313" s="2"/>
+    </row>
+    <row r="314" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A314" s="2"/>
+      <c r="B314" s="3"/>
+      <c r="C314" s="2"/>
+      <c r="D314" s="2"/>
+      <c r="F314" s="4"/>
+      <c r="G314" s="2"/>
+    </row>
+    <row r="315" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A315" s="2"/>
+      <c r="B315" s="3"/>
+      <c r="C315" s="2"/>
+      <c r="D315" s="2"/>
+      <c r="F315" s="4"/>
+      <c r="G315" s="2"/>
+    </row>
+    <row r="316" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A316" s="2"/>
+      <c r="B316" s="3"/>
+      <c r="C316" s="2"/>
+      <c r="D316" s="2"/>
+      <c r="F316" s="4"/>
+      <c r="G316" s="2"/>
+    </row>
+    <row r="317" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A317" s="2"/>
+      <c r="B317" s="3"/>
+      <c r="C317" s="2"/>
+      <c r="D317" s="2"/>
+      <c r="F317" s="4"/>
+      <c r="G317" s="2"/>
+    </row>
+    <row r="318" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A318" s="2"/>
+      <c r="B318" s="3"/>
+      <c r="C318" s="2"/>
+      <c r="D318" s="2"/>
+      <c r="F318" s="4"/>
+      <c r="G318" s="2"/>
+    </row>
+    <row r="319" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A319" s="2"/>
+      <c r="B319" s="3"/>
+      <c r="C319" s="2"/>
+      <c r="D319" s="2"/>
+      <c r="F319" s="4"/>
+      <c r="G319" s="2"/>
+    </row>
+    <row r="320" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A320" s="2"/>
+      <c r="B320" s="3"/>
+      <c r="C320" s="2"/>
+      <c r="D320" s="2"/>
+      <c r="F320" s="4"/>
+      <c r="G320" s="2"/>
+    </row>
+    <row r="321" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A321" s="2"/>
+      <c r="B321" s="3"/>
+      <c r="C321" s="2"/>
+      <c r="D321" s="2"/>
+      <c r="F321" s="4"/>
+      <c r="G321" s="2"/>
+    </row>
+    <row r="322" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A322" s="2"/>
+      <c r="B322" s="3"/>
+      <c r="C322" s="2"/>
+      <c r="D322" s="2"/>
+      <c r="F322" s="4"/>
+      <c r="G322" s="2"/>
+    </row>
+    <row r="323" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A323" s="2"/>
+      <c r="B323" s="3"/>
+      <c r="C323" s="2"/>
+      <c r="D323" s="2"/>
+      <c r="F323" s="4"/>
+      <c r="G323" s="2"/>
+    </row>
+    <row r="324" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A324" s="2"/>
+      <c r="B324" s="3"/>
+      <c r="C324" s="2"/>
+      <c r="D324" s="2"/>
+      <c r="F324" s="4"/>
+      <c r="G324" s="2"/>
+    </row>
+    <row r="325" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A325" s="2"/>
+      <c r="B325" s="3"/>
+      <c r="C325" s="2"/>
+      <c r="D325" s="2"/>
+      <c r="F325" s="4"/>
+      <c r="G325" s="2"/>
+    </row>
+    <row r="326" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A326" s="2"/>
+      <c r="B326" s="3"/>
+      <c r="C326" s="2"/>
+      <c r="D326" s="2"/>
+      <c r="F326" s="4"/>
+      <c r="G326" s="2"/>
+    </row>
+    <row r="327" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A327" s="2"/>
+      <c r="B327" s="3"/>
+      <c r="C327" s="2"/>
+      <c r="D327" s="2"/>
+      <c r="F327" s="4"/>
+      <c r="G327" s="2"/>
+    </row>
+    <row r="328" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A328" s="2"/>
+      <c r="B328" s="3"/>
+      <c r="C328" s="2"/>
+      <c r="D328" s="2"/>
+      <c r="F328" s="4"/>
+      <c r="G328" s="2"/>
+    </row>
+    <row r="329" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A329" s="2"/>
+      <c r="B329" s="3"/>
+      <c r="C329" s="2"/>
+      <c r="D329" s="2"/>
+      <c r="F329" s="4"/>
+      <c r="G329" s="2"/>
+    </row>
+    <row r="330" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A330" s="2"/>
+      <c r="B330" s="3"/>
+      <c r="C330" s="2"/>
+      <c r="D330" s="2"/>
+      <c r="F330" s="4"/>
+      <c r="G330" s="2"/>
+    </row>
+    <row r="331" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A331" s="2"/>
+      <c r="B331" s="3"/>
+      <c r="C331" s="2"/>
+      <c r="D331" s="2"/>
+      <c r="F331" s="4"/>
+      <c r="G331" s="2"/>
+    </row>
+    <row r="332" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A332" s="2"/>
+      <c r="B332" s="3"/>
+      <c r="C332" s="2"/>
+      <c r="D332" s="2"/>
+      <c r="F332" s="4"/>
+      <c r="G332" s="2"/>
+    </row>
+    <row r="333" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A333" s="2"/>
+      <c r="B333" s="3"/>
+      <c r="C333" s="2"/>
+      <c r="D333" s="2"/>
+      <c r="F333" s="4"/>
+      <c r="G333" s="2"/>
+    </row>
+    <row r="334" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A334" s="2"/>
+      <c r="B334" s="3"/>
+      <c r="C334" s="2"/>
+      <c r="D334" s="2"/>
+      <c r="F334" s="4"/>
+      <c r="G334" s="2"/>
+    </row>
+    <row r="335" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A335" s="2"/>
+      <c r="B335" s="3"/>
+      <c r="C335" s="2"/>
+      <c r="D335" s="2"/>
+      <c r="F335" s="4"/>
+      <c r="G335" s="2"/>
+    </row>
+    <row r="336" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A336" s="2"/>
+      <c r="B336" s="3"/>
+      <c r="C336" s="2"/>
+      <c r="D336" s="2"/>
+      <c r="F336" s="4"/>
+      <c r="G336" s="2"/>
+    </row>
+    <row r="337" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A337" s="2"/>
+      <c r="B337" s="3"/>
+      <c r="C337" s="2"/>
+      <c r="D337" s="2"/>
+      <c r="F337" s="4"/>
+      <c r="G337" s="2"/>
+    </row>
+    <row r="338" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A338" s="2"/>
+      <c r="B338" s="3"/>
+      <c r="C338" s="2"/>
+      <c r="D338" s="2"/>
+      <c r="F338" s="4"/>
+      <c r="G338" s="2"/>
+    </row>
+    <row r="339" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A339" s="2"/>
+      <c r="B339" s="3"/>
+      <c r="C339" s="2"/>
+      <c r="D339" s="2"/>
+      <c r="F339" s="4"/>
+      <c r="G339" s="2"/>
+    </row>
+    <row r="340" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A340" s="2"/>
+      <c r="B340" s="3"/>
+      <c r="C340" s="2"/>
+      <c r="D340" s="2"/>
+      <c r="F340" s="4"/>
+      <c r="G340" s="2"/>
+    </row>
+    <row r="341" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A341" s="2"/>
+      <c r="B341" s="3"/>
+      <c r="C341" s="2"/>
+      <c r="D341" s="2"/>
+      <c r="F341" s="4"/>
+      <c r="G341" s="2"/>
+    </row>
+    <row r="342" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A342" s="2"/>
+      <c r="B342" s="3"/>
+      <c r="C342" s="2"/>
+      <c r="D342" s="2"/>
+      <c r="F342" s="4"/>
+      <c r="G342" s="2"/>
+    </row>
+    <row r="343" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A343" s="2"/>
+      <c r="B343" s="3"/>
+      <c r="C343" s="2"/>
+      <c r="D343" s="2"/>
+      <c r="F343" s="4"/>
+      <c r="G343" s="2"/>
+    </row>
+    <row r="344" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A344" s="2"/>
+      <c r="B344" s="3"/>
+      <c r="C344" s="2"/>
+      <c r="D344" s="2"/>
+      <c r="F344" s="4"/>
+      <c r="G344" s="2"/>
+    </row>
+    <row r="345" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A345" s="2"/>
+      <c r="B345" s="3"/>
+      <c r="C345" s="2"/>
+      <c r="D345" s="2"/>
+      <c r="F345" s="4"/>
+      <c r="G345" s="2"/>
+    </row>
+    <row r="346" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A346" s="2"/>
+      <c r="B346" s="3"/>
+      <c r="C346" s="2"/>
+      <c r="D346" s="2"/>
+      <c r="F346" s="4"/>
+      <c r="G346" s="2"/>
+    </row>
+    <row r="347" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A347" s="2"/>
+      <c r="B347" s="3"/>
+      <c r="C347" s="2"/>
+      <c r="D347" s="2"/>
+      <c r="F347" s="4"/>
+      <c r="G347" s="2"/>
+    </row>
+    <row r="348" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A348" s="2"/>
+      <c r="B348" s="3"/>
+      <c r="C348" s="2"/>
+      <c r="D348" s="2"/>
+      <c r="F348" s="4"/>
+      <c r="G348" s="2"/>
+    </row>
+    <row r="349" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A349" s="2"/>
+      <c r="B349" s="3"/>
+      <c r="C349" s="2"/>
+      <c r="D349" s="2"/>
+      <c r="F349" s="4"/>
+      <c r="G349" s="2"/>
+    </row>
+    <row r="350" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A350" s="2"/>
+      <c r="B350" s="3"/>
+      <c r="C350" s="2"/>
+      <c r="D350" s="2"/>
+      <c r="F350" s="4"/>
+      <c r="G350" s="2"/>
+    </row>
+    <row r="351" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A351" s="2"/>
+      <c r="B351" s="3"/>
+      <c r="C351" s="2"/>
+      <c r="D351" s="2"/>
+      <c r="F351" s="4"/>
+      <c r="G351" s="2"/>
+    </row>
+    <row r="352" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A352" s="2"/>
+      <c r="B352" s="3"/>
+      <c r="C352" s="2"/>
+      <c r="D352" s="2"/>
+      <c r="F352" s="4"/>
+      <c r="G352" s="2"/>
+    </row>
+    <row r="353" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A353" s="2"/>
+      <c r="B353" s="3"/>
+      <c r="C353" s="2"/>
+      <c r="D353" s="2"/>
+      <c r="F353" s="4"/>
+      <c r="G353" s="2"/>
+    </row>
+    <row r="354" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A354" s="2"/>
+      <c r="B354" s="3"/>
+      <c r="C354" s="2"/>
+      <c r="D354" s="2"/>
+      <c r="F354" s="4"/>
+      <c r="G354" s="2"/>
+    </row>
+    <row r="355" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A355" s="2"/>
+      <c r="B355" s="3"/>
+      <c r="C355" s="2"/>
+      <c r="D355" s="2"/>
+      <c r="F355" s="4"/>
+      <c r="G355" s="2"/>
+    </row>
+    <row r="356" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A356" s="2"/>
+      <c r="B356" s="3"/>
+      <c r="C356" s="2"/>
+      <c r="D356" s="2"/>
+      <c r="F356" s="4"/>
+      <c r="G356" s="2"/>
+    </row>
+    <row r="357" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A357" s="2"/>
+      <c r="B357" s="3"/>
+      <c r="C357" s="2"/>
+      <c r="D357" s="2"/>
+      <c r="F357" s="4"/>
+      <c r="G357" s="2"/>
+    </row>
+    <row r="358" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A358" s="2"/>
+      <c r="B358" s="3"/>
+      <c r="C358" s="2"/>
+      <c r="D358" s="2"/>
+      <c r="F358" s="4"/>
+      <c r="G358" s="2"/>
+    </row>
+    <row r="359" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A359" s="2"/>
+      <c r="B359" s="3"/>
+      <c r="C359" s="2"/>
+      <c r="D359" s="2"/>
+      <c r="F359" s="4"/>
+      <c r="G359" s="2"/>
+    </row>
+    <row r="360" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A360" s="2"/>
+      <c r="B360" s="3"/>
+      <c r="C360" s="2"/>
+      <c r="D360" s="2"/>
+      <c r="F360" s="4"/>
+      <c r="G360" s="2"/>
+    </row>
+    <row r="361" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A361" s="2"/>
+      <c r="B361" s="3"/>
+      <c r="C361" s="2"/>
+      <c r="D361" s="2"/>
+      <c r="F361" s="4"/>
+      <c r="G361" s="2"/>
+    </row>
+    <row r="362" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A362" s="2"/>
+      <c r="B362" s="3"/>
+      <c r="C362" s="2"/>
+      <c r="D362" s="2"/>
+      <c r="F362" s="4"/>
+      <c r="G362" s="2"/>
+    </row>
+    <row r="363" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A363" s="2"/>
+      <c r="B363" s="3"/>
+      <c r="C363" s="2"/>
+      <c r="D363" s="2"/>
+      <c r="F363" s="4"/>
+      <c r="G363" s="2"/>
+    </row>
+    <row r="364" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A364" s="2"/>
+      <c r="B364" s="3"/>
+      <c r="C364" s="2"/>
+      <c r="D364" s="2"/>
+      <c r="F364" s="4"/>
+      <c r="G364" s="2"/>
+    </row>
+    <row r="365" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A365" s="2"/>
+      <c r="B365" s="3"/>
+      <c r="C365" s="2"/>
+      <c r="D365" s="2"/>
+      <c r="F365" s="4"/>
+      <c r="G365" s="2"/>
+    </row>
+    <row r="366" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A366" s="2"/>
+      <c r="B366" s="3"/>
+      <c r="C366" s="2"/>
+      <c r="D366" s="2"/>
+      <c r="F366" s="4"/>
+      <c r="G366" s="2"/>
+    </row>
+    <row r="367" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A367" s="2"/>
+      <c r="B367" s="3"/>
+      <c r="C367" s="2"/>
+      <c r="D367" s="2"/>
+      <c r="F367" s="4"/>
+      <c r="G367" s="2"/>
+    </row>
+    <row r="368" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A368" s="2"/>
+      <c r="B368" s="3"/>
+      <c r="C368" s="2"/>
+      <c r="D368" s="2"/>
+      <c r="F368" s="4"/>
+      <c r="G368" s="2"/>
+    </row>
+    <row r="369" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A369" s="2"/>
+      <c r="B369" s="3"/>
+      <c r="C369" s="2"/>
+      <c r="D369" s="2"/>
+      <c r="F369" s="4"/>
+      <c r="G369" s="2"/>
+    </row>
+    <row r="370" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A370" s="2"/>
+      <c r="B370" s="3"/>
+      <c r="C370" s="2"/>
+      <c r="D370" s="2"/>
+      <c r="F370" s="4"/>
+      <c r="G370" s="2"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{274EEBCE-6ED0-496A-8A3A-C2DC24D125A5}">
+  <dimension ref="A1:H68"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I3" sqref="I3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="37.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.5703125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="21.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="49" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="3">
+        <v>4.1020000000000003</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D2" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="F8" s="5" t="s">
-[...6 lines deleted...]
-    <row r="9" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="E2" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F2" s="4">
+        <v>7000</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="3">
+        <v>16.010999999999999</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F3" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="3">
+        <v>16.02</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4" s="4">
+        <v>5500</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="3">
+        <v>16.044</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="3">
+        <v>16.050999999999998</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F6" s="4">
+        <v>6999</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="3">
+        <v>16.079999999999998</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F7" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="3">
+        <v>32.106999999999999</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="F8" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="120" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B9" s="3">
-        <v>32.15</v>
+        <v>32.869999999999997</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>3796.85</v>
+        <v>66</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>273</v>
       </c>
       <c r="E9" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="F9" s="4">
+        <v>9999</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="150" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="3">
+        <v>32.880000000000003</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="F10" s="4">
+        <v>14999</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="90" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="3">
+        <v>33.021000000000001</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="F11" s="4">
+        <v>3999</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="3">
+        <v>33.021999999999998</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="F12" s="4">
+        <v>3999</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="3">
+        <v>33.901000000000003</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F13" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3">
+        <v>33.902000000000001</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F14" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="3">
+        <v>33.902999999999999</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="F15" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="3">
+        <v>33.904000000000003</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="F16" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="3">
+        <v>33.905000000000001</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F17" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="3">
+        <v>33.905999999999999</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F18" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="3">
+        <v>33.906999999999996</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F19" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" s="3">
+        <v>33.908000000000001</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F20" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B21" s="3">
+        <v>33.908999999999999</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F21" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B22" s="3">
+        <v>33.909999999999997</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F22" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B23" s="3">
+        <v>33.911000000000001</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F23" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="3">
+        <v>33.911999999999999</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="F24" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B25" s="3">
+        <v>33.912999999999997</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="F25" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="3">
+        <v>33.914000000000001</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="F26" s="4">
+        <v>6578.33</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" s="3">
+        <v>33.950000000000003</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="F27" s="4">
+        <v>4627.3900000000003</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B28" s="3">
+        <v>33.951000000000001</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="F28" s="4">
+        <v>4627.3900000000003</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="3">
+        <v>33.960999999999999</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="F29" s="4">
+        <v>17139.93</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B30" s="3">
+        <v>33.970999999999997</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="F30" s="4">
+        <v>1399</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B31" s="3">
+        <v>33.972000000000001</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="F31" s="4">
+        <v>1399</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B32" s="3">
+        <v>33.972999999999999</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="F32" s="4">
+        <v>1399</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B33" s="3">
+        <v>39.100999999999999</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F33" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B34" s="3">
+        <v>52.01</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="F34" s="4">
+        <v>12840</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B35" s="3">
+        <v>52.02</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F35" s="4">
+        <v>5350</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B36" s="3">
+        <v>52.03</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="F36" s="4">
+        <v>11999</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="3">
+        <v>52.04</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F37" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B38" s="3">
+        <v>70.010000000000005</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="F38" s="4">
+        <v>5000</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B39" s="3">
+        <v>74.31</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F39" s="4">
+        <v>10700</v>
+      </c>
+      <c r="G39" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="F9" s="5" t="s">
-[...591 lines deleted...]
-      <c r="D35" s="4">
+    </row>
+    <row r="40" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B40" s="3">
+        <v>74.311000000000007</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F40" s="4">
+        <v>8999</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B41" s="3">
+        <v>74.421000000000006</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="F41" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G41" s="2"/>
+    </row>
+    <row r="42" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B42" s="3">
+        <v>79</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F42" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="90" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B43" s="3">
+        <v>79.3</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="F43" s="4">
+        <v>3500</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="90" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B44" s="3">
+        <v>79.301000000000002</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="F44" s="4">
+        <v>3500</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="3">
+        <v>79.403000000000006</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="F45" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G45" s="2"/>
+    </row>
+    <row r="46" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B46" s="3">
+        <v>81.001000000000005</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="F46" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B47" s="3">
+        <v>81.102000000000004</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="F47" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B48" s="3">
+        <v>81.102999999999994</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="F48" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B49" s="3">
+        <v>81.3</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="F49" s="4">
+        <v>6955</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="150" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B50" s="3">
+        <v>81.400000000000006</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="F50" s="4">
+        <v>7999</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B51" s="3">
+        <v>81.5</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="F51" s="4">
+        <v>6999</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B52" s="3">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="F52" s="4">
+        <v>6999</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B53" s="3">
+        <v>81.7</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="F53" s="4">
+        <v>6999</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="135" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B54" s="3">
+        <v>81.8</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="F54" s="4">
+        <v>5999</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B55" s="3">
+        <v>88.01</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="F55" s="4">
+        <v>3210</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B56" s="3">
+        <v>88.010999999999996</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="F56" s="4">
         <v>0</v>
       </c>
-      <c r="E35" s="1" t="s">
-[...206 lines deleted...]
-      <c r="E44" s="1" t="s">
+      <c r="G56" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B57" s="3">
+        <v>88.012</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="F57" s="4">
+        <v>3500</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B58" s="3">
         <v>89</v>
       </c>
-      <c r="F44" s="5" t="s">
-[...85 lines deleted...]
-      <c r="D48" s="4">
+      <c r="C58" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="F58" s="4">
+        <v>4999</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B59" s="3">
+        <v>89.12</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="F59" s="4">
+        <v>8999</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B60" s="3">
+        <v>89.2</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="F60" s="4">
         <v>10000</v>
       </c>
-      <c r="E48" s="1" t="s">
-[...132 lines deleted...]
-      <c r="D54" s="4">
+      <c r="G60" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B61" s="3">
+        <v>90.1</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="F61" s="4">
+        <v>2675</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B62" s="3">
+        <v>90.100999999999999</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="F62" s="4">
+        <v>333</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B63" s="3">
+        <v>94.1</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="F63" s="4">
+        <v>8000</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B64" s="3">
+        <v>94.2</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="F64" s="4">
         <v>2000</v>
       </c>
-      <c r="E54" s="1" t="s">
-[...233 lines deleted...]
-      <c r="G64" s="1"/>
+      <c r="G64" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>620</v>
+      </c>
     </row>
     <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A65" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B65" s="3">
-        <v>51.13</v>
+        <v>210</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>124</v>
-[...11 lines deleted...]
-        <v>183</v>
+        <v>497</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="F65" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B66" s="3">
-        <v>51.14</v>
+        <v>211</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>126</v>
-[...9 lines deleted...]
-        <v>183</v>
+        <v>497</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="F66" s="4">
+        <v>283.33</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B67" s="3">
-        <v>51.15</v>
+        <v>212</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>127</v>
-[...11 lines deleted...]
-        <v>183</v>
+        <v>497</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="F67" s="4">
+        <v>283.33</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="30" x14ac:dyDescent="0.25">
       <c r="A68" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B68" s="3">
+        <v>213</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="F68" s="4">
+        <v>283.33</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC2A3EB6-5D00-4673-BF9C-68643F1F7B55}">
+  <dimension ref="A1:H19"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I6" sqref="I6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="37.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.5703125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="13.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="49" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B68" s="3">
-[...5 lines deleted...]
-      <c r="D68" s="4">
+      <c r="H1" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="3">
+        <v>4.1050000000000004</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2" s="4">
         <v>1500</v>
       </c>
-      <c r="E68" s="1"/>
-[...293 lines deleted...]
-      <c r="D81" s="4">
+      <c r="G2" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B3" s="3">
+        <v>16.042999999999999</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F3" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="3">
+        <v>39.122999999999998</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="F4" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="3">
+        <v>51.170999999999999</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="F5" s="4">
+        <v>4750</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="3">
+        <v>51.170999999999999</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="F6" s="4">
+        <v>3750</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="3">
+        <v>74.42</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="F7" s="4">
+        <v>6000</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="3">
+        <v>74.421000000000006</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="F8" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="3">
+        <v>79.314999999999998</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="F9" s="4">
+        <v>3500</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="3">
+        <v>79.316000000000003</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="F10" s="4">
+        <v>2500</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="3">
+        <v>79.337000000000003</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F11" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="3">
+        <v>79.337999999999994</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="F12" s="4">
+        <v>3000</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="3">
+        <v>79.400999999999996</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="F13" s="4">
+        <v>3210</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3">
+        <v>230</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="F14" s="4">
+        <v>1000</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="3">
+        <v>231</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="F15" s="4">
         <v>250</v>
       </c>
-      <c r="E81" s="1" t="s">
-[...19 lines deleted...]
-      <c r="D82" s="4">
+      <c r="G15" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="3">
+        <v>232</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="F16" s="4">
         <v>250</v>
       </c>
-      <c r="E82" s="1" t="s">
-[...368 lines deleted...]
-        <v>194</v>
+      <c r="G16" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="3">
+        <v>233</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="F17" s="4">
+        <v>250</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="3">
+        <v>302.06</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="F18" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="3">
+        <v>302.06099999999998</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="F19" s="4">
+        <v>2000</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>query (7)</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Underwriter Forum 2027</vt:lpstr>
+      <vt:lpstr>Large Agents</vt:lpstr>
+      <vt:lpstr>Advocacy Summit 2027</vt:lpstr>
+      <vt:lpstr>ALTA ONE 2027</vt:lpstr>
+      <vt:lpstr>ALTA EDge 2027</vt:lpstr>
+      <vt:lpstr>Commercial Network 2027</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Paul Martin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>